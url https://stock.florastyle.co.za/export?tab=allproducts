--- v0 (2026-01-02)
+++ v1 (2026-04-07)
@@ -422,123 +422,123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C605"/>
+  <dimension ref="A1:C505"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Supplier_Item_Code</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Onhand_Available</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>All in One Modern Conic 37x55 Lead JVOD38E</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>JVOD38E</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>All in One Modern Conic 37x55 Off White JVOD38B</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>JVOD38B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>All in One Modern Conic 37x55 Sandstone JVOD38S</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>JVOD38S</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>All in One Modern Square Lrg Lead JVQD48E</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>JVQD48E</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>All in One Modern Square Lrg Off White JVQD48B</t>
         </is>
@@ -613,9190 +613,8446 @@
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>JVQD36S</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>All in One Modern Square Small Lead JVQD30E</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>JVQD30E</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>All in One Modern Square Small Sandstone JVQD30S</t>
+          <t>All in One Modern Square Small Off White JVQD30B</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>JVQD30S</t>
+          <t>JVQD30B</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>All in One Modern Square Sml  Off White JVQD30B</t>
+          <t>All in One Modern Square Small Sandstone JVQD30S</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>JVQD30B</t>
+          <t>JVQD30S</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Angolo Wall Planter Lead JVPA50E</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>JVPA50E</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Angolo Wall Planter Off White JVPA50B</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>JVPA50B</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Atlas Bowl Lrg Lead JVAB55E</t>
+          <t>Athens Large Organic Fiberglass 45cm W x 90cm H</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>JVAB55E</t>
+          <t>FX38L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Atlas Bowl Sml Lead JVAB46E</t>
+          <t>Athens Small Organic Fiberglass 40cm W x 62cm H</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>JVAB46E</t>
+          <t>FX38S</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Bell Urn 45x54 Small Lead JVBU45E</t>
+          <t>Atlas Bowl Lrg Lead JVAB55E</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>JVBU45E</t>
+          <t>JVAB55E</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Bell Urn 45x54 Small Sandstone JVBU45S</t>
+          <t>Atlas Bowl Sml Lead JVAB46E</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>JVBU45S</t>
+          <t>JVAB46E</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Bell Urn 54x65 Large Lead JVBU55E</t>
+          <t>Bell Urn 45x54 Small Lead JVBU45E</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>JVBU55E</t>
+          <t>JVBU45E</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Bell Urn 54x65 Large Lead JVBU55E</t>
-[...3 lines deleted...]
-      <c r="C21" t="inlineStr"/>
+          <t>Bell Urn 45x54 Small Sandstone JVBU45S</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>JVBU45S</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Bell Urn 54x65 Large Sandstone JVBU55S</t>
+          <t>Bell Urn 54x65 Large Lead JVBU55E</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>JVBU55S</t>
+          <t>JVBU55E</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Bell Urn 54x65 Large Sandstone JVBU55S</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr"/>
-      <c r="C23" t="inlineStr"/>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>JVBU55S</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Bell Urn Large Water Feature Lead WJVBU55E</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>WJVBU55E</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Bell Urn Large Water Feature Sandstone WJVBU55S</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>WJVBU55S</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Bios Low Planter 75x42 Black Slate JVBI75PA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>JVBI75PA</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Black Slate JVBI75PA</t>
-[...3 lines deleted...]
-      <c r="C27" t="inlineStr"/>
+          <t>Bios Low Planter 75x42 Charcoal JVBI75C</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>JVBI75C</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Charcoal JVBI75C</t>
+          <t>Bios Low Planter 75x42 Corten Steel JVBI75AC</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>JVBI75C</t>
+          <t>JVBI75AC</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Charcoal JVBI75C</t>
-[...3 lines deleted...]
-      <c r="C29" t="inlineStr"/>
+          <t>Bios Low Planter 75x42 Lead JVBI75E</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>JVBI75E</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Corten Steel JVBI75AC</t>
+          <t>Bios Low Planter 75x42 Off White JVBI75B</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>JVBI75AC</t>
+          <t>JVBI75B</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>-1</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Corten Steel JVBI75AC</t>
-[...3 lines deleted...]
-      <c r="C31" t="inlineStr"/>
+          <t>Bios Low Planter 75x42 Sandstone JVBI75S</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>JVBI75S</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Corten Steel JVBI75AC</t>
-[...3 lines deleted...]
-      <c r="C32" t="inlineStr"/>
+          <t>Bios Low Planter 75x42 Stone JVBI75O</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>JVBI75O</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Lead JVBI75E</t>
+          <t>Bios Low Water Feature Black Slate WJVBI75PA</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>JVBI75E</t>
+          <t>WJVBI75PA</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Lead JVBI75E</t>
-[...3 lines deleted...]
-      <c r="C34" t="inlineStr"/>
+          <t>Bios Low Water Feature Charcoal WJVBI75C</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>WJVBI75C</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Off White JVBI75B</t>
+          <t>Bios Low Water Feature Corten Steel WJVBI75AC</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>JVBI75B</t>
+          <t>WJVBI75AC</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Off White JVBI75B</t>
-[...3 lines deleted...]
-      <c r="C36" t="inlineStr"/>
+          <t>Bios Low Water Feature Lead WJVBI75E</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>WJVBI75E</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Sandstone JVBI75S</t>
+          <t>Bios Low Water Feature Off White WJVBI75B</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>JVBI75S</t>
+          <t>WJVBI75B</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>-1</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Sandstone JVBI75S</t>
-[...3 lines deleted...]
-      <c r="C38" t="inlineStr"/>
+          <t>Bios Low Water Feature Sandstone WJVBI75S</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>WJVBI75S</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Stone JVBI75O</t>
+          <t>Bios Low Water Feature Stone WJVBI75O</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>JVBI75O</t>
+          <t>WJVBI75O</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Stone JVBI75O</t>
-[...3 lines deleted...]
-      <c r="C40" t="inlineStr"/>
+          <t>Bios Med Planter 55x50 Black Slate JVBI55PA</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>JVBI55PA</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Black Slate WJVBI75PA</t>
+          <t>Bios Med Planter 55x50 Charcoal JVBI55C</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>WJVBI75PA</t>
+          <t>JVBI55C</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Charcoal WJVBI75C</t>
+          <t>Bios Med Planter 55x50 Corten Steel JVBI55AC</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>WJVBI75C</t>
+          <t>JVBI55AC</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Corten Steel WJVBI75AC</t>
+          <t>Bios Med Planter 55x50 Lead JVBI55E</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>WJVBI75AC</t>
+          <t>JVBI55E</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Lead WJVBI75E</t>
+          <t>Bios Med Planter 55x50 Off White JVBI55B</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>WJVBI75E</t>
+          <t>JVBI55B</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-11</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Off White WJVBI75B</t>
+          <t>Bios Med Planter 55x50 Sandstone JVBI55S</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>WJVBI75B</t>
+          <t>JVBI55S</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-1</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Sandstone WJVBI75S</t>
+          <t>Bios Med Planter 55x50 Stone JVBI55O</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>WJVBI75S</t>
+          <t>JVBI55O</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Stone WJVBI75O</t>
+          <t>Bios Medium Water Feature Black Slate WJVBI55PA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>WJVBI75O</t>
+          <t>WJVBI55PA</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Black Slate JVBI55PA</t>
+          <t>Bios Medium Water Feature Charcoal WJVBI55C</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>JVBI55PA</t>
+          <t>WJVBI55C</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Black Slate JVBI55PA</t>
-[...3 lines deleted...]
-      <c r="C49" t="inlineStr"/>
+          <t>Bios Medium Water Feature Corten Steel WJVBI55AC</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>WJVBI55AC</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Charcoal JVBI55C</t>
+          <t>Bios Medium Water Feature Lead WJVBI55E</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>JVBI55C</t>
+          <t>WJVBI55E</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>-9</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Charcoal JVBI55C</t>
-[...3 lines deleted...]
-      <c r="C51" t="inlineStr"/>
+          <t>Bios Medium Water Feature Off White WJVBI55B</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>WJVBI55B</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>-11</t>
+        </is>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Corten Steel JVBI55AC</t>
+          <t>Bios Medium Water Feature Sandstone WJVBI55S</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>JVBI55AC</t>
+          <t>WJVBI55S</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>-1</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Corten Steel JVBI55AC</t>
-[...3 lines deleted...]
-      <c r="C53" t="inlineStr"/>
+          <t>Bios Medium Water Feauture Stone WJVBI55O</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>WJVBI55O</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Lead JVBI55E</t>
+          <t>Bios Tall Large 62 x 96  Off White JVBI64B</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>JVBI55E</t>
+          <t>JVBI64B</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Lead JVBI55E</t>
-[...3 lines deleted...]
-      <c r="C55" t="inlineStr"/>
+          <t>Bios Tall Large 62 x 96  Sandstone JVBI64S</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>JVBI64S</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Off White JVBI55B</t>
+          <t>Bios Tall Large 62 x 96 Black Slate JVBI64PA</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>JVBI55B</t>
+          <t>JVBI64PA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Off White JVBI55B</t>
-[...3 lines deleted...]
-      <c r="C57" t="inlineStr"/>
+          <t>Bios Tall Large 62 x 96 Corten Steel JVBI64AC</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>JVBI64AC</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Sandstone JVBI55S</t>
+          <t>Bios Tall Large 62 x 96 Lead JVBI64E</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>JVBI55S</t>
+          <t>JVBI64E</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Sandstone JVBI55S</t>
-[...3 lines deleted...]
-      <c r="C59" t="inlineStr"/>
+          <t>Bios Tall Med Planter Black Slate JVBI43PA</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>JVBI43PA</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Stone JVBI55O</t>
+          <t>Bios Tall Med Planter Corten Steel JVBI43AC</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>JVBI55O</t>
+          <t>JVBI43AC</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Stone JVBI55O</t>
-[...3 lines deleted...]
-      <c r="C61" t="inlineStr"/>
+          <t>Bios Tall Med Planter Lead JVBI43E</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>JVBI43E</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Black Slate WJVBI55PA</t>
+          <t>Bios Tall Med Planter Off White JVBI43B</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>WJVBI55PA</t>
+          <t>JVBI43B</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Charcoal WJVBI55C</t>
+          <t>Bios Tall Med Planter Sandstone JVBI43S</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>WJVBI55C</t>
+          <t>JVBI43S</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Corten Steel WJVBI55AC</t>
+          <t>Bios Tall Medium Water Feature Blk Slate WJVBI43PA</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>WJVBI55AC</t>
+          <t>WJVBI43PA</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Lead WJVBI55E</t>
+          <t>Bios Tall Medium Water Feature Corten St WJVBI43AC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>WJVBI55E</t>
+          <t>WJVBI43AC</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Off White WJVBI55B</t>
+          <t>Bios Tall Medium Water Feature Lead WJVBI43E</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>WJVBI55B</t>
+          <t>WJVBI43E</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Sandstone WJVBI55S</t>
+          <t>Bios Tall Medium Water Feature Off White WJVBI43B</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>WJVBI55S</t>
+          <t>WJVBI43B</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feauture Stone WJVBI55O</t>
+          <t>Bios Tall Medium Water Feature Sandstone WJVBI43S</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>WJVBI55O</t>
+          <t>WJVBI43S</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96  Off White JVBI64B</t>
+          <t>Bios Tall Small Planter 42x64  BlackSlate JVBI42PA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>JVBI64B</t>
+          <t>JVBI42PA</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96  Sandstone JVBI64S</t>
+          <t>Bios Tall Small Planter 42x64  Stone JVBI42O</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>JVBI64S</t>
+          <t>JVBI42O</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96 Black Slate JVBI64PA</t>
+          <t>Bios Tall Small Planter 42x64 Charcoal JVBI42C</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>JVBI64PA</t>
+          <t>JVBI42C</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96 Corten Steel JVBI64AC</t>
+          <t>Bios Tall Small Planter 42x64 CortenSteel JVBI42AC</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>JVBI64AC</t>
+          <t>JVBI42AC</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96 Lead JVBI64E</t>
+          <t>Bios Tall Small Planter 42x64 Lead JVBI42E</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>JVBI64E</t>
+          <t>JVBI42E</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Black Slate JVBI43PA</t>
+          <t>Bios Tall Small Planter 42x64 Off White JVBI42B</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>JVBI43PA</t>
+          <t>JVBI42B</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>65</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Black Slate JVBI43PA</t>
-[...3 lines deleted...]
-      <c r="C75" t="inlineStr"/>
+          <t>Bios Tall Small Planter 42x64 Sandstone JVBI42S</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>JVBI42S</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Corten Steel JVBI43AC</t>
+          <t>Bios Tall Small Water Feature Black Slate WJVBI42P</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>JVBI43AC</t>
+          <t>WJVBI42PA</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Lead JVBI43E</t>
-[...3 lines deleted...]
-      <c r="C77" t="inlineStr"/>
+          <t>Bios Tall Small Water Feature Charcoal WJVBI42C</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>WJVBI42C</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Lead JVBI43E</t>
+          <t>Bios Tall Small Water Feature Corten St WJVBI42AC</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>JVBI43E</t>
+          <t>WJVBI42AC</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Off White JVBI43B</t>
-[...3 lines deleted...]
-      <c r="C79" t="inlineStr"/>
+          <t>Bios Tall Small Water Feature Lead WJVBI42E</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>WJVBI42E</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Off White JVBI43B</t>
+          <t>Bios Tall Small Water Feature Off White WJVBI42B</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>JVBI43B</t>
+          <t>WJVBI42B</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Sandstone JVBI43S</t>
-[...3 lines deleted...]
-      <c r="C81" t="inlineStr"/>
+          <t>Bios Tall Small Water Feature Sandstone WJVBI42S</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>WJVBI42S</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Sandstone JVBI43S</t>
+          <t>Bios Tall Small Water Feature Stone WJVBI42O</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>JVBI43S</t>
+          <t>WJVBI42O</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Blk Slate WJVBI43PA</t>
+          <t>Classic Versailles Cube Planter 43x43 Lead JVVC43E</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>WJVBI43PA</t>
+          <t>JVVC43E</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Corten St WJVBI43AC</t>
+          <t>Classic Versailles Window Box 77x30x26 Lead JFVQ77</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>WJVBI43AC</t>
+          <t>JFVQ77E</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Lead WJVBI43E</t>
+          <t>Conic Slim Textured Large Lead JVOS45E</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>WJVBI43E</t>
+          <t>JVOS45E</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Off White WJVBI43B</t>
+          <t>Conic Slim Textured Small Lead JVOS33E</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>WJVBI43B</t>
+          <t>JVOS33E</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Sandstone WJVBI43S</t>
+          <t>Crete Large Organic Fiberglass 75cm W x 110cm H</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>WJVBI43S</t>
+          <t>NBP41L</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64  BlackSlate JVBI42PA</t>
+          <t>Crete Small Organic Fiberglass 50cm W x 80cm H</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>JVBI42PA</t>
+          <t>NBP41S</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64  BlackSlate JVBI42PA</t>
-[...3 lines deleted...]
-      <c r="C89" t="inlineStr"/>
+          <t>Damascus Organic Fiberglass 55cm W x 110cm H</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>NBP2</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64  Stone JVBI42O</t>
+          <t>Delphi Organic Fiberglass 75cm W x 70cm H</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>JVBI42O</t>
+          <t>NBP4</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64  Stone JVBI42O</t>
-[...3 lines deleted...]
-      <c r="C91" t="inlineStr"/>
+          <t>Ellipse Linea Planter 40x39 Sml Charcoal JVLI40C</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>JVLI40C</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Charcoal JVBI42C</t>
+          <t>Ellipse Linea Planter 40x39 Sml Lead JVLI40E</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>JVBI42C</t>
+          <t>JVLI40E</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Charcoal JVBI42C</t>
-[...3 lines deleted...]
-      <c r="C93" t="inlineStr"/>
+          <t>Ellipse Linea Planter 40x39 Sml Off White JVLI40B</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>JVLI40B</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 CortenSteel JVBI42AC</t>
+          <t>Ellipse Linea Planter 57x55 Med Charcoal JVLI57C</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>JVBI42AC</t>
+          <t>JVLI57C</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 CortenSteel JVBI42AC</t>
-[...3 lines deleted...]
-      <c r="C95" t="inlineStr"/>
+          <t>Ellipse Linea Planter 57x55 Med Lead JVLI57E</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>JVLI57E</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Lead JVBI42E</t>
+          <t>Ellipse Linea Planter 57x55 Med Off White JVLI57B</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>JVBI42E</t>
+          <t>JVLI57B</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Lead JVBI42E</t>
-[...3 lines deleted...]
-      <c r="C97" t="inlineStr"/>
+          <t>Europ Bowl 2 Tier Med Pond Waterf Lead WJVEO255E</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>WJVEO255E</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Off White JVBI42B</t>
+          <t>Europ Bowl 2 Tier Med Pond Waterf Off Wh WJVEO255B</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>JVBI42B</t>
+          <t>WJVEO255B</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Off White JVBI42B</t>
-[...3 lines deleted...]
-      <c r="C99" t="inlineStr"/>
+          <t>Europ Bowl 2 Tier Med Pond Waterf Stone WJVEO255O</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>WJVEO255O</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Sandstone JVBI42S</t>
+          <t>Europ Bowl 3 Tier Lrg Pond Waterf Lead WJVEO375E</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>JVBI42S</t>
+          <t>WJVEO375E</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Sandstone JVBI42S</t>
-[...3 lines deleted...]
-      <c r="C101" t="inlineStr"/>
+          <t>Europ Bowl 3 Tier Lrg Pond Waterf Stone WJVEO375O</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>WJVEO375O</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Black Slate WJVBI42P</t>
+          <t>Europ Bowl 3 Tier Lrg Pond Waterf White WJVEO375B</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>WJVBI42PA</t>
+          <t>WJVEO375B</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Charcoal WJVBI42C</t>
+          <t>Europ Bowl 3 Tier Med Pond Waterf Lead WJVEO355E</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>WJVBI42C</t>
+          <t>WJVEO355E</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Corten St WJVBI42AC</t>
+          <t>Europ Bowl 3 Tier Med Pond Waterf Stone WJVEO355O</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>WJVBI42AC</t>
+          <t>WJVEO355O</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Lead WJVBI42E</t>
+          <t>Europ Bowl 3 Tier Med Pond Waterf White WJVEO355B</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>WJVBI42E</t>
+          <t>WJVEO355B</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Off White WJVBI42B</t>
+          <t>European Bowl Lrg Lead JVEO75E</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>WJVBI42B</t>
+          <t>JVEO75E</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Sandstone WJVBI42S</t>
+          <t>European Bowl Lrg Off White JVEO75B</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>WJVBI42S</t>
+          <t>JVEO75B</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Stone WJVBI42O</t>
+          <t>European Bowl Lrg Stone JVEO75O</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>WJVBI42O</t>
+          <t>JVEO75O</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Classic Versailles Cube Planter 43x43 Lead JVVC43E</t>
+          <t>European Bowl M Water Feature Lead WJVEO55E</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>JVVC43E</t>
+          <t>WJVEO55E</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Classic Versailles Window Box 77x30x26 Lead JFVQ77</t>
+          <t>European Bowl M Water Feature Off White WJVEO55B</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>JFVQ77E</t>
+          <t>WJVEO55B</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Conic Slim Textured Large Lead JVOS45E</t>
+          <t>European Bowl M Water Feature Stone WJVEO55O</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>JVOS45E</t>
+          <t>WJVEO55O</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Conic Slim Textured Small Lead JVOS33E</t>
+          <t>European Bowl Med Lead JVEO55E</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>JVOS33E</t>
+          <t>JVEO55E</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 40x39 Sml Charcoal JVLI40C</t>
+          <t>European Bowl Med Off White JVEO55B</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>JVLI40C</t>
+          <t>JVEO55B</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 40x39 Sml Lead JVLI40E</t>
+          <t>European Bowl Med Stone JVEO55O</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>JVLI40E</t>
+          <t>JVEO55O</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 40x39 Sml Off White JVLI40B</t>
+          <t>European Bowl Sml Lead JVEO41E</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>JVLI40B</t>
+          <t>JVEO41E</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 57x55 Med Charcoal JVLI57C</t>
+          <t>European Bowl Sml Off White JVEO41B</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>JVLI57C</t>
+          <t>JVEO41B</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 57x55 Med Lead JVLI57E</t>
+          <t>European Bowl Sml Stone JVEO41O</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>JVLI57E</t>
+          <t>JVEO41O</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 57x55 Med Off White JVLI57B</t>
+          <t>European Conic 31x45 Small Black Slate JVCB30PA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>JVLI57B</t>
+          <t>JVCB30PA</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Europ Bowl 2 Tier Med Pond Waterf Lead WJVEO255E</t>
+          <t>European Conic 31x45 Small Charcoal JVCB30C</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>WJVEO255E</t>
+          <t>JVCB30C</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Europ Bowl 2 Tier Med Pond Waterf Off Wh WJVEO255B</t>
+          <t>European Conic 31x45 Small Lead JVCB30E</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>WJVEO255B</t>
+          <t>JVCB30E</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Europ Bowl 2 Tier Med Pond Waterf Stone WJVEO255O</t>
+          <t>European Conic 31x45 Small Off White JVCB30B</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>WJVEO255O</t>
+          <t>JVCB30B</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Lrg Pond Waterf Lead WJVEO375E</t>
+          <t>European Conic 31x45 Small Sandstone JVCB30S</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>WJVEO375E</t>
+          <t>JVCB30S</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Lrg Pond Waterf Stone WJVEO375O</t>
+          <t>European Conic 32.5x56 Med Black Slate JVEC33PA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>WJVEO375O</t>
+          <t>JVCB33PA</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Lrg Pond Waterf White WJVEO375B</t>
+          <t>European Conic 32.5x56 Med Charcoal JVEC33C</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>WJVEO375B</t>
+          <t>JVEC33C</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Med Pond Waterf Lead WJVEO355E</t>
+          <t>European Conic 32.5x56 Med Lead JVEC33E</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>WJVEO355E</t>
+          <t>JVEC33E</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Med Pond Waterf Stone WJVEO355O</t>
+          <t>European Conic 32.5x56 Med Off White JVEC33B</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>WJVEO355O</t>
+          <t>JVEC33B</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Med Pond Waterf White WJVEO355B</t>
+          <t>European Conic 32.5x56 Med Sandstone JVEC33S</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>WJVEO355B</t>
+          <t>JVEC33S</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>73</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Lead JVEO75E</t>
+          <t>European Conic 33.5x66 Large Charcoal JVCB33C</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>JVEO75E</t>
+          <t>JVCB33C</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Lead JVEO75E</t>
-[...3 lines deleted...]
-      <c r="C129" t="inlineStr"/>
+          <t>European Conic 33.5x66 Large Lead JVCB33E</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>JVCB33E</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Off White JVEO75B</t>
-[...3 lines deleted...]
-      <c r="C130" t="inlineStr"/>
+          <t>European Conic 33.5x66 Large Off White JVCB33B</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>JVCB33B</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Off White JVEO75B</t>
+          <t>European Conic 33.5x66 Large Sandstone JVCB33S</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>JVEO75B</t>
+          <t>JVCB33S</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Stone JVEO75O</t>
+          <t>European Verticale 33x70 Small Charcoal JVEV33C</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>JVEO75O</t>
+          <t>JVEV33C</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Stone JVEO75O</t>
-[...3 lines deleted...]
-      <c r="C133" t="inlineStr"/>
+          <t>European Verticale 33x70 Small Lead JVEV33E</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>JVEV33E</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>European Bowl M Water Feature Lead WJVEO55E</t>
+          <t>European Verticale 33x70 Small Off White JVEV33B</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>WJVEO55E</t>
+          <t>JVEV33B</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>European Bowl M Water Feature Off White WJVEO55B</t>
+          <t>European Verticale 33x70 Small Sandstone JVEV33S</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>WJVEO55B</t>
+          <t>JVEV33S</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>European Bowl M Water Feature Stone WJVEO55O</t>
+          <t>European Verticale 33x70 Small Stone JVEV33O</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>WJVEO55O</t>
+          <t>JVEV33O</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>European Bowl Med Lead JVEO55E</t>
+          <t>European Verticale 45x100 Large Charcoal JVEV45C</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>JVEO55E</t>
+          <t>JVEV45C</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>European Bowl Med Lead JVEO55E</t>
-[...3 lines deleted...]
-      <c r="C138" t="inlineStr"/>
+          <t>European Verticale 45x100 Large Lead JVEV45E</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>JVEV45E</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>European Bowl Med Lead JVEO55E</t>
-[...3 lines deleted...]
-      <c r="C139" t="inlineStr"/>
+          <t>European Verticale 45x100 Large Off White JVEV45B</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>JVEV45B</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>European Bowl Med Lead JVEO55E</t>
-[...3 lines deleted...]
-      <c r="C140" t="inlineStr"/>
+          <t>European Verticale 45x100 Large Sandstone JVEV45S</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>JVEV45S</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>European Bowl Med Off White JVEO55B</t>
-[...3 lines deleted...]
-      <c r="C141" t="inlineStr"/>
+          <t>European Verticale 45x100 Large Stone JVEV45O</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>JVEV45O</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>European Bowl Med Off White JVEO55B</t>
-[...3 lines deleted...]
-      <c r="C142" t="inlineStr"/>
+          <t>European Verticale S Water Feature Char WJVEV3SC</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>WJVEV33C</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>European Bowl Med Off White JVEO55B</t>
+          <t>European Verticale S Water Feature Lead WJVEV33E</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>JVEO55B</t>
+          <t>WJVEV33E</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>European Bowl Med Off White JVEO55B</t>
-[...3 lines deleted...]
-      <c r="C144" t="inlineStr"/>
+          <t>European Verticale S Water Feature Off W WJVEV33B</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>WJVEV33B</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>European Bowl Med Stone JVEO55O</t>
+          <t>European Verticale S Water Feature Sands WJVEV33S</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>JVEO55O</t>
+          <t>WJVEV33S</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>European Bowl Med Stone JVEO55O</t>
-[...3 lines deleted...]
-      <c r="C146" t="inlineStr"/>
+          <t>European Verticale S Water Feature Stone WJVEV33O</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>WJVEV33O</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>European Bowl Med Stone JVEO55O</t>
-[...3 lines deleted...]
-      <c r="C147" t="inlineStr"/>
+          <t>Flat WindBox DblWall Lrg Burnt Cement JFFD10CQ</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>JFFD10CQ</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>European Bowl Med Stone JVEO55O</t>
-[...3 lines deleted...]
-      <c r="C148" t="inlineStr"/>
+          <t>Flat WindBox DblWall Lrg Lead JFFD10E</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>JFFD10E</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>European Bowl Sml Lead JVEO41E</t>
+          <t>Flat WindBox DblWall Lrg Off White JFFD10B</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>JVEO41E</t>
+          <t>JFFD10B</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>European Bowl Sml Off White JVEO41B</t>
+          <t>Flat WindBox DblWall Med Burnt Cement JFFD77CQ</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>JVEO41B</t>
+          <t>JFFD77CQ</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>European Bowl Sml Stone JVEO41O</t>
+          <t>Flat WindBox DblWall Med Lead JFFD77E</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>JVEO41O</t>
+          <t>JFFD77E</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Black Slate JVCB30PA</t>
+          <t>Flat WindBox DblWall Med Off White JFFD77B</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>JVCB30PA</t>
+          <t>JFFD77B</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Charcoal JVCB30C</t>
+          <t>Flat WindBox DblWall Sml Burnt Cement JFFD57CQ</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>JVCB30C</t>
+          <t>JFFD57CQ</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Lead JVCB30E</t>
+          <t>Flat WindBox DblWall Sml Lead JFFD57E</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>JVCB30E</t>
+          <t>JFFD57E</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>53</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Off White JVCB30B</t>
+          <t>Flat WindBox DblWall Sml Off White JFFD57B</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>JVCB30B</t>
+          <t>JFFD57B</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>110</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Sandstone JVCB30S</t>
+          <t>Flow Window Box End Lead JFLO30E</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>JVCB30S</t>
+          <t>JFLO30E</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Black Slate JVEC33PA</t>
+          <t>Flow Window Box Lead JFLO89E</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>JVCB33PA</t>
+          <t>JFLO89E</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Charcoal JVEC33C</t>
+          <t>Flute Round 36x31 Small Black Slate JVFL36PA</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>JVEC33C</t>
+          <t>JVFL36PA</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Lead JVEC33E</t>
+          <t>Flute Round 36x31 Small Burnt Cement JVFL36CQ</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>JVEC33E</t>
+          <t>JVFL36CQ</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Off White JVEC33B</t>
+          <t>Flute Round 36x31 Small Charcoal JVFL36C</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>JVEC33B</t>
+          <t>JVFL36C</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Sandstone JVEC33S</t>
+          <t>Flute Round 36x31 Small Lead JVFL36E</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>JVEC33S</t>
+          <t>JVFL36E</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Charcoal JVCB33C</t>
+          <t>Flute Round 36x31 Small Off White JVFL36B</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>JVCB33C</t>
+          <t>JVFL36B</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Lead JVCB33E</t>
+          <t>Flute Round 55x42 Large Black Slate JVFL55PA</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>JVCB33E</t>
+          <t>JVFL55PA</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Off White JVCB33B</t>
+          <t>Flute Round 55x42 Large Burnt Cement JVFL55CQ</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>JVCB33B</t>
+          <t>JVFL55CQ</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Sandstone JVCB33S</t>
+          <t>Flute Round 55x42 Large Charcoal JVFL55C</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>JVCB33S</t>
+          <t>JVFL55C</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Charcoal JVEV33C</t>
+          <t>Flute Round 55x42 Large Lead JVFL55E</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>JVEV33C</t>
+          <t>JVFL55E</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Charcoal JVEV33C</t>
-[...3 lines deleted...]
-      <c r="C167" t="inlineStr"/>
+          <t>Flute Round 55x42 Large Off White JVFL55B</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>JVFL55B</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Lead JVEV33E</t>
+          <t>Flute Tall 33x62 Small Black Slate JVFL33PA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>JVEV33E</t>
+          <t>JVFL33PA</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Lead JVEV33E</t>
-[...3 lines deleted...]
-      <c r="C169" t="inlineStr"/>
+          <t>Flute Tall 33x62 Small Burnt Cement JVFL33CQ</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>JVFL33CQ</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Off White JVEV33B</t>
+          <t>Flute Tall 33x62 Small Charcoal JVFL33C</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>JVEV33B</t>
+          <t>JVFL33C</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Off White JVEV33B</t>
-[...3 lines deleted...]
-      <c r="C171" t="inlineStr"/>
+          <t>Flute Tall 33x62 Small Lead JVFL33E SALE</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>JVFL33E</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>84</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Sandstone JVEV33S</t>
+          <t>Flute Tall 33x62 Small Off White JVFL33B</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>JVEV33S</t>
+          <t>JVFL33B</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Sandstone JVEV33S</t>
-[...3 lines deleted...]
-      <c r="C173" t="inlineStr"/>
+          <t>Flute Tall 44x84 Large Black Slate JVFL44PA</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>JVFL44PA</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Stone JVEV33O</t>
+          <t>Flute Tall 44x84 Large Burnt Cement JVFL44CQ</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>JVEV33O</t>
+          <t>JVFL44CQ</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Stone JVEV33O</t>
-[...3 lines deleted...]
-      <c r="C175" t="inlineStr"/>
+          <t>Flute Tall 44x84 Large Charcoal JVFL44C</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>JVFL44C</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Charcoal JVEV45C</t>
+          <t>Flute Tall 44x84 Large Lead JVFL44E</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>JVEV45C</t>
+          <t>JVFL44E</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Lead JVEV45E</t>
+          <t>Flute Tall 44x84 Large Off White JVFL44B</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>JVEV45E</t>
+          <t>JVFL44B</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Off White JVEV45B</t>
+          <t>Fringe Round Large Lead JVFG55E</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>JVEV45B</t>
+          <t>JVFG55E</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Sandstone JVEV45S</t>
+          <t>Fringe Round Large Off White JVFG55B</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>JVEV45S</t>
+          <t>JVFG55B</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>-29</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Stone JVEV45O</t>
+          <t>Fringe Round Large Sandstone JVFG55S</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>JVEV45O</t>
+          <t>JVFG55S</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Char WJVEV3SC</t>
+          <t>Fringe Round Lrg Green JVFG55V</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>WJVEV33C</t>
+          <t>JVFG55V</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Lead WJVEV33E</t>
+          <t>Fringe Round Small Lead JVFG36E</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>WJVEV33E</t>
+          <t>JVFG36E</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Off-W WJVEV33B</t>
+          <t>Fringe Round Small Off White JVFG36B</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>WJVEV33B</t>
+          <t>JVFG36B</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Sands WJVEV33S</t>
+          <t>Fringe Round Small Sandstone JVFG36S</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>WJVEV33S</t>
+          <t>JVFG36S</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Stone WJVEV33O</t>
+          <t>Fringe Round Sml Green JVFG36V</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>WJVEV33O</t>
+          <t>JVFG36V</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Lrg Burnt Cement JFFD10CQ</t>
+          <t>Fringe Tall Large Lead JVFG44E</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>JFFD10CQ</t>
+          <t>JVFG44E</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Lrg Lead JFFD10E</t>
+          <t>Fringe Tall Large Off White JVFG44B</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>JFFD10E</t>
+          <t>JVFG44B</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Lrg Off White JFFD10B</t>
+          <t>Fringe Tall Large Sandstone JVFG44S</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>JFFD10B</t>
+          <t>JVFG44S</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Med Burnt Cement JFFD77CQ</t>
+          <t>Fringe Tall Small Lead JVFG33E</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>JFFD77CQ</t>
+          <t>JVFG33E</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Med Lead JFFD77E</t>
+          <t>Fringe Tall Small Off White JVFG33B</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>JFFD77E</t>
+          <t>JVFG33B</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Med Off White JFFD77B</t>
+          <t>Fringe Tall Small Sandstone JVFG33S</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>JFFD77B</t>
+          <t>JVFG33S</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Sml Burnt Cement JFFD57CQ</t>
+          <t>Gota Wall Planter JVGT35CQ</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>JFFD57CQ</t>
+          <t>JVGT35CQ</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Sml Lead JFFD57E</t>
+          <t>Gota Wall Planter Lead JVGT35E</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>JFFD57E</t>
+          <t>JVGT35E</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Sml Off White JFFD57B</t>
+          <t>Gota Wall Planter Off White JVGT35B</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>JFFD57B</t>
+          <t>JVGT35B</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Flow Window Box End Lead JFLO30E</t>
+          <t>Hygge Cylinder Med Lead JVCD33E</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>JFLO30E</t>
+          <t>JVCD33E</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Flow Window Box Lead JFLO89E</t>
+          <t>Hygge Cylinder Med Off White JVCD33B</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>JFLO89E</t>
+          <t>JVCD33B</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Black Slate JVFL36PA</t>
+          <t>Hygge Cylinder Tall Lead JVCD34E</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>JVFL36PA</t>
+          <t>JVCD34E</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Burnt Cement JVFL36CQ</t>
+          <t>Hygge Cylinder Tall Off White JVCD34B</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>JVFL36CQ</t>
+          <t>JVCD34B</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Charcoal JVFL36C</t>
+          <t>Hygge Cylinder Wide Lead JVCD44E</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>JVFL36C</t>
+          <t>JVCD44E</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Lead JVFL36E</t>
+          <t>Hygge Cylinder Wide Off White JVCD44B</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>JVFL36E</t>
+          <t>JVCD44B</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Off White JVFL36B</t>
+          <t>Innovare Maggiore Large Lead JVIM48E</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>JVFL36B</t>
+          <t>JVIM48E</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Black Slate JVFL55PA</t>
+          <t>Innovare Maggiore Large Off White JVIM48B</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>JVFL55PA</t>
+          <t>JVIM48B</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Burnt Cement JVFL55CQ</t>
+          <t>Innovare Maggiore Med Lead JVIM36E</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>JVFL55CQ</t>
+          <t>JVIM36E</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Charcoal JVFL55C</t>
+          <t>Innovare Maggiore Med Off White JVIM36B</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>JVFL55C</t>
+          <t>JVIM36B</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Lead JVFL55E</t>
+          <t>Innovare Maggiore Small Lead JVIM30E</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>JVFL55E</t>
+          <t>JVIM30E</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Off White JVFL55B</t>
+          <t>Innovare Maggiore Small Off White JVIM30B</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>JVFL55B</t>
+          <t>JVIM30B</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Black Slate JVFL33PA</t>
+          <t>Lagoon Round Planter Lrg Corten Steel JVLH55AC</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>JVFL33PA</t>
+          <t>JVLH55AC</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Burnt Cement JVFL33CQ</t>
+          <t>Lagoon Round Planter Lrg Lead JVLH55E</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>JVFL33CQ</t>
+          <t>JVLH55E</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Charcoal JVFL33C</t>
+          <t>Lagoon Round Planter Lrg Off White JVLH55B</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>JVFL33C</t>
+          <t>JVLH55B</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Lead JVFL33E SALE</t>
+          <t>Lagoon Round Planter Med Corten Steel JVLH44AC</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>JVFL33E</t>
+          <t>JVLH44AC</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Off White JVFL33B</t>
+          <t>Lagoon Round Planter Med Lead JVLH44E</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>JVFL33B</t>
+          <t>JVLH44E</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Black Slate JVFL44PA</t>
+          <t>Lagoon Round Planter Med Off White JVLH44B</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>JVFL44PA</t>
+          <t>JVLH44B</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Burnt Cement JVFL44CQ</t>
+          <t>Lagoon Round Planter Sml Corten Steel JVLH33AC</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>JVFL44CQ</t>
+          <t>JVLH33AC</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Charcoal JVFL44C</t>
+          <t>Lagoon Round Planter Sml Lead JVLH33E</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>JVFL44C</t>
+          <t>JVLH33E</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Lead JVFL44E</t>
+          <t>Lagoon Round Planter Sml Off White JVLH33B</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>JVFL44E</t>
+          <t>JVLH33B</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Off White JVFL44B</t>
+          <t>Lagoon Tall Med 45x59 Corten Steel JVLH45AC</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>JVFL44B</t>
+          <t>JVLH45AC</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Fringe Round Large Lead JVFG55E</t>
+          <t>Lagoon Tall Med 45x59 Lead JVLH45E</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>JVFG55E</t>
+          <t>JVLH45E</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Fringe Round Large Off White JVFG55B</t>
+          <t>Lagoon Tall Med 45x59 Off White JVLH45B</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>JVFG55B</t>
+          <t>JVLH45B</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Fringe Round Large Sandstone JVFG55S</t>
+          <t>Lagoon Tall Small 34x44 Corten Steel JVLH34AC</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>JVFG55S</t>
+          <t>JVLH34AC</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Fringe Round Lrg Green JVFG55V</t>
+          <t>Lagoon Tall Small 34x44 Lead JVLH34E</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>JVFG55V</t>
+          <t>JVLH34E</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Fringe Round Small Lead JVFG36E</t>
+          <t>Lagoon Tall Small 34x44 Off White JVLH34B</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>JVFG36E</t>
+          <t>JVLH34B</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Fringe Round Small Off White JVFG36B</t>
+          <t>Landscape Edging with Edge 20m NSGB2</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>JVFG36B</t>
+          <t>NSGB2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Fringe Round Small Sandstone JVFG36S</t>
+          <t>Lattice Bowl 34x24 Small Lead JVEF34E</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>JVFG36S</t>
+          <t>JVEF34E</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Fringe Round Sml Green JVFG36V</t>
+          <t>Lattice Bowl 42x31 Meduim Lead JVEF42E</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>JVFG36V</t>
+          <t>JVEF42E</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Fringe Tall Large Lead JVFG44E</t>
+          <t>Lattice Bowl 54x38 Large Lead JVEF54E</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>JVFG44E</t>
+          <t>JVEF54E</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Fringe Tall Large Off White JVFG44B</t>
+          <t>Linea Bowl 53x41 Small Charcoal JVEL53C</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>JVFG44B</t>
+          <t>JVEL53C</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Fringe Tall Large Sandstone JVFG44S</t>
+          <t>Linea Bowl 53x41 Small Granite JVEL53A</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>JVFG44S</t>
+          <t>JVEL53A</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Fringe Tall Small Lead JVFG33E</t>
+          <t>Linea Bowl 53x41 Small Lead JVEL53E</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>JVFG33E</t>
+          <t>JVEL53E</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Fringe Tall Small Off White JVFG33B</t>
+          <t>Linea Bowl 53x41 Small Off White JVEL53B</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>JVFG33B</t>
+          <t>JVEL53B</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Fringe Tall Small Sandstone JVFG33S</t>
+          <t>Linea Bowl 53x41 Small Sandstone JVEL53S</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>JVFG33S</t>
+          <t>JVEL53S</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Gota Wall Planter JVGT35CQ</t>
+          <t>Linea Bowl 72x55 Large Charcoal JVEL72C</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>JVGT35CQ</t>
+          <t>JVEL72C</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Gota Wall Planter Lead JVGT35E</t>
+          <t>Linea Bowl 72x55 Large Granite JVEL72A</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>JVGT35E</t>
+          <t>JVEL72A</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Gota Wall Planter Off White JVGT35B</t>
+          <t>Linea Bowl 72x55 Large Lead JVEL72E</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>JVGT35B</t>
+          <t>JVEL72E</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Med Lead JVCD33E</t>
+          <t>Linea Bowl 72x55 Large Off White JVEL72B</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>JVCD33E</t>
+          <t>JVEL72B</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Med Off White JVCD33B</t>
+          <t>Linea Bowl 72x55 Large Sandstone JVEL72S</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>JVCD33B</t>
+          <t>JVEL72S</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Tall Lead JVCD34E</t>
+          <t>Linea Low Bowl Lead JVBL10E</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>JVCD34E</t>
+          <t>JVBL10E</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Tall Off white JVCD34B</t>
+          <t>Linea Planter 50x74 Large Charcoal JVLC50C</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>JVCD34B</t>
+          <t>JVLC50C</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Wide Lead JVCD44E</t>
+          <t>Linea Planter 50x74 Large Granite JVLC50A</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>JVCD44E</t>
+          <t>JVLC50A</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Wide Off White JVCD44B</t>
+          <t>Linea Planter 50x74 Large Lead JVLC50E</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>JVCD44B</t>
+          <t>JVLC50E</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Large Lead JVIM48E</t>
+          <t>Linea Water Feature Charcoal WJVLC50C</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>JVIM48E</t>
+          <t>WJVLC50C</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Large Off White JVIM48B</t>
+          <t>Linea Water Feature Lead WJVLC50E</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>JVIM48B</t>
+          <t>WJVLC50E</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>-9</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Med Lead JVIM36E</t>
+          <t>Malta Organic Fiberglass 30cm W x 60cm H</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>JVIM36E</t>
+          <t>FX15</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Med Off White JVIM36B</t>
+          <t>Match Cyl + Saucer 35x39 Sml Burnt Cement JCMC35CQ</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>JVIM36B</t>
+          <t>JCMC35CQ</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Small Lead JVIM30E</t>
+          <t>Match Cyl + Saucer 35x39 Sml Lead JCMC35E</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>JVIM30E</t>
+          <t>JCMC35E</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Small Off White JVIM30B</t>
+          <t>Match Cyl + Saucer 35x39 Sml Sandstone JCMC35S</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>JVIM30B</t>
+          <t>JCMC35S</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Lrg Corten Steel JVLH55AC</t>
+          <t>Match Cyl + Saucer 35x39 Tall Burnt Cement JCMC36</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>JVLH55AC</t>
+          <t>JCMC36CQ</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Lrg Lead JVLH55E</t>
+          <t>Match Cyl + Saucer 35x52 Tall Lead JCMC36E</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>JVLH55E</t>
+          <t>JCMC36E</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Lrg Off White JVLH55B</t>
+          <t>Match Cyl + Saucer 35x52 Tall Sandstone JCMC36S</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>JVLH55B</t>
+          <t>JCMC36S</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Med Corten Steel JVLH44AC</t>
+          <t>Match Cyl + Saucer 56x42 Low Burnt Cement JCMC57CQ</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>JVLH44AC</t>
+          <t>JCMC57CQ</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Med Lead JVLH44E</t>
+          <t>Match Cyl + Saucer 56x42 Low Lead JCMC57E</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>JVLH44E</t>
+          <t>JCMC57E</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Med Off White JVLH44B</t>
+          <t>Match Cyl + Saucer 56x42 Low Sandstone JCMC57S</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>JVLH44B</t>
+          <t>JCMC57S</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Sml Corten Steel JVLH33AC</t>
+          <t>Match Cyl + Saucer Low Off White JCMC57B</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>JVLH33AC</t>
+          <t>JCMC57B</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Sml Lead JVLH33E</t>
+          <t>Match Cyl + Saucer Lrg Tall Lead JCMC45E</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>JVLH33E</t>
+          <t>JCMC45E</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Sml Off White JVLH33B</t>
+          <t>Match Cyl + Saucer Lrg Tall Sandstone JCMC45S</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>JVLH33B</t>
+          <t>JCMC45S</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Lagoon Tall Med 45x59 Corten Steel JVLH45AC</t>
+          <t>Match Cyl + Saucer Off White Tall JCMC36B</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>JVLH45AC</t>
+          <t>JCMC36B</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Lagoon Tall Med 45x59 Lead JVLH45E</t>
+          <t>Match Cyl + Saucer Small Off White JCMC35BB</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>JVLH45E</t>
+          <t>JCMC35B</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Lagoon Tall Med 45x59 Off White JVLH45B</t>
+          <t>Match Cyl+Saucer Lrg Tall Burnt Cement JCMC45CQ</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>JVLH45B</t>
+          <t>JCMC45CQ</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Lagoon Tall Small 34x44 Corten Steel JVLH34AC</t>
+          <t>Match Cyl+Saucer Lrg Tall Off white JCMC45B</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>JVLH34AC</t>
+          <t>JCMC45B</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Lagoon tall small 34x44 Lead JVLH34E</t>
+          <t>Modern Conic Planter 30x44 Sml Charcoal JVOM30C</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>JVLH34E</t>
+          <t>JVOM30C</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Lagoon Tall Small 34x44 Off White JVLH34B</t>
+          <t>Modern Conic Planter 30x44 Sml Lead JVOM30E</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>JVLH34B</t>
+          <t>JVOM30E</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Landscape Edging with Edge 20m NSGB2</t>
+          <t>Modern Conic Planter 30x44 Sml Off White JVOM30B</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>NSGB2</t>
+          <t>JVOM30B</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Lattice Bowl 34x24 Small Lead JVEF34E</t>
+          <t>Modern Conic Planter 30x44 Sml Sandstone JVOM30S</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>JVEF34E</t>
+          <t>JVOM30S</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Lattice Bowl 42x31 Meduim Lead JVEF42E</t>
+          <t>Modern Conic Planter 37x55 Med Charcoal JVOM38C</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>JVEF42E</t>
+          <t>JVOM38C</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Lattice Bowl 54x38 Large Lead JVEF54E</t>
+          <t>Modern Conic Planter 37x55 Med Lead JVOM38E</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>JVEF54E</t>
+          <t>JVOM38E</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Charcoal JVEL53C</t>
+          <t>Modern Conic Planter 37x55 Med Off White JVOM38B</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>JVEL53C</t>
+          <t>JVOM38B</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Granite JVEL53A</t>
+          <t>Modern Conic Planter 37x55 Med Sandstone JVOM38S</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>JVEL53A</t>
+          <t>JVOM38S</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Lead JVEL53E</t>
+          <t>Modern Conic Planter 44x63 Lrg Lead JVOM44E</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>JVEL53E</t>
+          <t>JVOM44E</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Off White JVEL53B</t>
+          <t>Modern Conic Planter 44x63 Lrg Off White JVOM44B</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>JVEL53B</t>
+          <t>JVOM44B</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Sandstone JVEL53S</t>
+          <t>Modern Conic Planter 44x63Lrg Sandstone JVOM44S</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>JVEL53S</t>
+          <t>JVOM44S</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Charcoal JVEL72C</t>
+          <t>Modern Conic Planter 53x77 XLrg Charcoal JVOM53C</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>JVEL72C</t>
+          <t>JVOM53C</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Granite JVEL72A</t>
+          <t>Modern Conic Planter 53x77 XLrg Lead JVOM53E</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>JVEL72A</t>
+          <t>JVOM53E</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Lead JVEL72E</t>
+          <t>Modern Conic Planter 53x77 XLrg Off White JVOM53B</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>JVEL72E</t>
+          <t>JVOM53B</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Off White JVEL72B</t>
+          <t>Modern Conic Planter 53x77 XLrg Sandstone JVOM53S</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>JVEL72B</t>
+          <t>JVOM53S</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Sandstone JVEL72S</t>
+          <t>Modern Conic Planter 63x88 Jumbo Charcoal JVOM62C</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>JVEL72S</t>
+          <t>JVOM62C</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Linea Low Bowl Lead JVBL10E</t>
+          <t>Modern Conic Planter 63x88 Jumbo Lead JVOM62E</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>JVBL10E</t>
+          <t>JVOM62E</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Charcoal JVLC50C</t>
+          <t>Modern Conic Planter 63x88 Jumbo Off White JVOM62B</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>JVLC50C</t>
+          <t>JVOM62B</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Charcoal JVLC50C</t>
-[...3 lines deleted...]
-      <c r="C277" t="inlineStr"/>
+          <t>Modern Conic Planter 63x88 Jumbo Sandstone JVOM62S</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>JVOM62S</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Granite JVLC50A</t>
+          <t>Modern Square Plntr Lrg Lead JVQM48E</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>JVLC50A</t>
+          <t>JVQM48E</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Lead JVLC50E</t>
+          <t>Modern Square Plntr Lrg Off White JVQM48B</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>JVLC50E</t>
+          <t>JVQM48B</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Lead JVLC50E</t>
-[...3 lines deleted...]
-      <c r="C280" t="inlineStr"/>
+          <t>Modern Square Plntr Med Lead JVQM36E</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>JVQM36E</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Linea Water Feature Charcoal WJVLC50C</t>
+          <t>Modern Square Plntr Med Off White JVQM36B</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>WJVLC50C</t>
+          <t>JVQM36B</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Linea Water Feature Lead WJVLC50E</t>
+          <t>Modern Square Plntr Small Lead JVQM30E</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>WJVLC50E</t>
+          <t>JVQM30E</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Sml Burnt Cement JCMC35CQ</t>
+          <t>Modern Square Plntr Small Off White JVQM30B</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>JCMC35CQ</t>
+          <t>JVQM30B</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Sml Lead JCMC35E</t>
+          <t>Modern Square Tall Large Lead JVQM46E</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>JCMC35E</t>
+          <t>JVQM46E</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Sml Sandstone JCMC35S</t>
+          <t>Modern Square Tall Large Off White JVQM46B</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>JCMC35S</t>
+          <t>JVQM46B</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Tall Burnt Cement JCMC36</t>
+          <t>Modern Square Tall Small Lead JVQM37E</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>JCMC36CQ</t>
+          <t>JVQM37E</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x52 Tall Lead JCMC36E</t>
+          <t>Modern Square Tall Small Off White JVQM37B</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>JCMC36E</t>
+          <t>JVQM37B</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x52 Tall Sandstone JCMC36S</t>
+          <t>Mykonos Organic Fiberglass 105cm W x 110cm H</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>JCMC36S</t>
+          <t>NBP1</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 56x42 Low Burnt Cement JCMC57CQ</t>
+          <t>Oma Planter Large Corten Steel JVMA51AC</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>JCMC57CQ</t>
+          <t>JVMA51AC</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 56x42 Low Lead JCMC57E</t>
+          <t>Oma Planter Low Corten Steel JVMA50AC</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>JCMC57E</t>
+          <t>JVMA50AC</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 56x42 Lrg Sandstone JCMC57S</t>
+          <t>Oma Planter Medium Corten Steel JVMA36AC</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>JCMC57S</t>
+          <t>JVMA36AC</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Low Off White JCMC57B</t>
+          <t>Plastic Woven Mat 150 x 240 Cairo</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>JCMC57B</t>
+          <t>PWM15CAI</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Lrg Tall Lead JCMC45E</t>
+          <t>Plastic Woven Mat 150 x 240 Hanoi</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>JCMC45E</t>
+          <t>PWM15HAN</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Lrg Tall Sandstone JCMC45S</t>
+          <t>Plastic Woven Mat 150 x 240 Lima</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>JCMC45S</t>
+          <t>PWM15LIM</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Off White Tall JCMC36B</t>
+          <t>Plastic Woven Mat 150 x 240 Mumbai</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>JCMC36B</t>
+          <t>PWM15MUM</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Small Off White JCMC35BB</t>
+          <t>Plastic Woven Mat 150 x 240 Savannah</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>JCMC35B</t>
+          <t>PWM15SAV</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Match Cyl+Saucer Lrg Tall Burnt Cement JCMC45CQ</t>
+          <t>Plastic Woven Mat 150 x 240 Siena</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>JCMC45CQ</t>
+          <t>PWM15SIE</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Match Cyl+Saucer Lrg Tall Off white JCMC45B</t>
+          <t>Plastic Woven Mat 150 x 240 Tripoli</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>JCMC45B</t>
+          <t>PWM15TRI</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Charcoal JVOM30C</t>
+          <t>Plastic Woven Mat 180 x 270 Bali</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>JVOM30C</t>
+          <t>PWM18BAL</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Lead JVOM30E</t>
+          <t>Plastic Woven Mat 180 x 270 Casablanca</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>JVOM30E</t>
+          <t>PWM18CAS</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Off White JVOM30B</t>
+          <t>Plastic Woven Mat 180 x 270 Marrakesh</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>JVOM30B</t>
+          <t>PWM18MAR</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Sandstone JVOM30S</t>
+          <t>Prisma Conic Med Water Feature Lead WJVOP41E</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>JVOM30S</t>
+          <t>WJVOP41E</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Charcoal JVOM38C</t>
+          <t>Prisma Conic Med Water Feature Off White WJVOP41B</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>JVOM38C</t>
+          <t>WJVOP41B</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Lead JVOM38E</t>
+          <t>Prisma Conic Plntr 30x43.5 Sml Lead JVOP30E</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>JVOM38E</t>
+          <t>JVOP30E</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Off White JVOM38B</t>
+          <t>Prisma Conic Plntr 30x43.5 Sml Off White JVOP30B</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>JVOM38B</t>
+          <t>JVOP30B</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Sandstone JVOM38S</t>
+          <t>Prisma Conic Plntr 41x59 Med Lead JVOP41E</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>JVOM38S</t>
+          <t>JVOP41E</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 44x63 Lrg Lead JVOM44E</t>
+          <t>Prisma Conic Plntr 41x59 Med Off White JVOP41B</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>JVOM44E</t>
+          <t>JVOP41B</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 44x63 Lrg Off White JVOM44B</t>
+          <t>Prisma Conic Plntr 53x76 Lrg Lead JVOP53E</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>JVOM44B</t>
+          <t>JVOP53E</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 44x63Lrg Sandstone JVOM44S</t>
+          <t>Prisma Conic Plntr 53x76 Lrg Off White JVOP53B</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>JVOM44S</t>
+          <t>JVOP53B</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>5</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Charcoal JVOM53C</t>
+          <t>Rhodes Organic Fiberglass 65cm W x 110cm H</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>JVOM53C</t>
+          <t>NBP3</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Lead JVOM53E</t>
+          <t>Round Basic Rim Lrg Italian Terracotta JVDB90TI</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>JVOM53E</t>
+          <t>JVDB90TI</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Off White JVOM53B</t>
+          <t>Round Basic Rim Lrg Lead JVDB90E</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>JVOM53B</t>
+          <t>JVDB90E</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Sandstone JVOM53S</t>
+          <t>Round Basic Rim Lrg Sstone JVDB90S</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>JVOM53S</t>
+          <t>JVDB90S</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Charcoal JVOM62C</t>
+          <t>Round Basic Rim Med Italian Terracotta JVDB68TI</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>JVOM62C</t>
+          <t>JVDB68TI</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Lead JVOM62E</t>
+          <t>Round Basic Rim Med Lead</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>JVOM62E</t>
+          <t>JVDB68E</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Off White JVOM62B</t>
+          <t>Round Basic Rim Med Sandstone JVDB68S</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>JVOM62B</t>
+          <t>JVDB68S</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Sandstone JVOM62S</t>
+          <t>Round Basic Rim Sandstone JVDB55S</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>JVOM62S</t>
+          <t>JVDB55S</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Lrg Lead JVQM48E</t>
+          <t>Round Basic Rim Sml Sandstone JVDB51S</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>JVQM48E</t>
+          <t>JVDB51S</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Lrg Off White JVQM48B</t>
+          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>JVQM48B</t>
+          <t>JPRD25PA</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Med Lead JVQM36E</t>
+          <t>Round Saucer 28cm Burnt Cement JPRD25CQ</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>JVQM36E</t>
+          <t>JPRD25CQ</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Med Off White JVQM36B</t>
+          <t>Round Saucer 28cm Charcoal JPRD25C</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>JVQM36B</t>
+          <t>JPRD25C</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Small Lead JVQM30E</t>
+          <t>Round Saucer 28cm Lead JPRD25E</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>JVQM30E</t>
+          <t>JPRD25E</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Small Off White JVQM30B</t>
+          <t>Round Saucer 28cm Off White JPRD25B</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>JVQM30B</t>
+          <t>JPRD25B</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Modern Square Tall Large Lead JVQM46E</t>
+          <t>Round Saucer 28cm Sandstone JPRD25S</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>JVQM46E</t>
+          <t>JPRD25S</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>51</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Modern Square Tall Large Off White JVQM46B</t>
+          <t>Round Saucer 28cm Stone JPRD25O</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>JVQM46B</t>
+          <t>JPRD25O</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Modern Square Tall Small Lead JVQM37E</t>
+          <t>Round Saucer 34cm Black Slate JPRD30PA</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>JVQM37E</t>
+          <t>JPRD30PA</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Modern Square Tall Small Off White JVQM37B</t>
+          <t>Round Saucer 34cm Burnt Cement JPRD30CQ</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>JVQM37B</t>
+          <t>JPRD30CQ</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Oma Planter Large Corten Steel JVMA51AC</t>
+          <t>Round Saucer 34cm Charcoal JPRD30C</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>JVMA51AC</t>
+          <t>JPRD30C</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Oma Planter Low Corten Steel JVMA50AC</t>
+          <t>Round Saucer 34cm Corten Steel JPRD30AC</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>JVMA50AC</t>
+          <t>JPRD30AC</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Oma Planter Medium Corten Steel JVMA36AC</t>
+          <t>Round Saucer 34cm Hitam JPRD30H</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>JVMA36AC</t>
+          <t>JPRD30H</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Prisma Conic Med Water Feature Lead WJVOP41E</t>
+          <t>Round Saucer 34cm Lead JPRD30E</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>WJVOP41E</t>
+          <t>JPRD30E</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Prisma Conic Med Water Feature Off White WJVOP41B</t>
+          <t>Round Saucer 34cm Macchiato JPRD30MA</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>WJVOP41B</t>
+          <t>JPRD30MA</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 30x43.5 Sml Lead JVOP30E</t>
+          <t>Round Saucer 34cm Off White JPRD30B</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>JVOP30E</t>
+          <t>JPRD30B</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 30x43.5 Sml Off White JVOP30B</t>
+          <t>Round Saucer 34cm Sandstone JPRD30S</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>JVOP30B</t>
+          <t>JPRD30S</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 41x59 Med Lead JVOP41E</t>
+          <t>Round Saucer 34cm Stone JPRD30O</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>JVOP41E</t>
+          <t>JPRD30O</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 41x59 Med Lead JVOP41E</t>
-[...3 lines deleted...]
-      <c r="C336" t="inlineStr"/>
+          <t>Round Saucer 39cm Black Slate JPRD35PA</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>JPRD35PA</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 41x59 Med Off White JVOP41B</t>
+          <t>Round Saucer 39cm Burnt Cement JPRD35CQ</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>JVOP41B</t>
+          <t>JPRD35CQ</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 41x59 Med Off White JVOP41B</t>
-[...3 lines deleted...]
-      <c r="C338" t="inlineStr"/>
+          <t>Round Saucer 39cm Charcoal  JPRD35C</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>JPRD35C</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 53x76 Lrg Lead JVOP53E</t>
+          <t>Round Saucer 39cm Corten Steel JPRD35AC</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>JVOP53E</t>
+          <t>JPRD35AC</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 53x76 Lrg Off White JVOP53B</t>
+          <t>Round Saucer 39cm Granite JPRD35A</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>JVOP53B</t>
+          <t>JPRD35A</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Round Basic Rim Lrg Italian Terracotta JVDB90TI</t>
+          <t>Round Saucer 39cm Hitam JPRD35H</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>JVDB90TI</t>
+          <t>JPRD35H</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Round Basic Rim Lrg Lead JVDB90E</t>
+          <t>Round Saucer 39cm Lead JPRD35E</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>JVDB90E</t>
+          <t>JPRD35E</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Round Basic Rim Lrg Sstone JVDB90S</t>
+          <t>Round Saucer 39cm Macchiato JPRD35MA</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>JVDB90S</t>
+          <t>JPRD35MA</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Round Basic Rim Med Italian Terracotta JVDB68TI</t>
+          <t>Round Saucer 39cm Off White JPRD35B</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>JVDB68TI</t>
+          <t>JPRD35B</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Round Basic Rim Med Lead</t>
+          <t>Round Saucer 39cm Sandstone JPRD35S</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>JVDB68E</t>
+          <t>JPRD35S</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Round Basic Rim Med Sandstone JVDB68S</t>
+          <t>Round Saucer 39cm Stone JPRD35O</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>JVDB68S</t>
+          <t>JPRD35O</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Round Basic Rim SM Sandstone JVDB51S</t>
+          <t>Round Saucer 45cm Black Slate JPRD41PA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>JVDB55S</t>
+          <t>JPRD41PA</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Round Basic Rim Sml Sandstone JVDB51S</t>
+          <t>Round Saucer 45cm Burnt Cement JPRD41CQ</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>JVDB51S</t>
+          <t>JPRD41CQ</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
+          <t>Round Saucer 45cm Charcoal JPRD41C</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>JPRD25PA</t>
+          <t>JPRD41C</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
-[...3 lines deleted...]
-      <c r="C350" t="inlineStr"/>
+          <t>Round Saucer 45cm CortenSteel JPRD41AC</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>JPRD41AC</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
-[...3 lines deleted...]
-      <c r="C351" t="inlineStr"/>
+          <t>Round Saucer 45cm Hitam JPRD41H</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>JPRD41H</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
-[...3 lines deleted...]
-      <c r="C352" t="inlineStr"/>
+          <t>Round Saucer 45cm Lead JPRD41E</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>JPRD41E</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Burnt Cement JPRD25CQ</t>
+          <t>Round Saucer 45cm Macchiato JPRD41MA</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>JPRD25CQ</t>
+          <t>JPRD41MA</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Charcoal JPRD25C</t>
+          <t>Round Saucer 45cm Off White JPRD41B</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>JPRD25C</t>
+          <t>JPRD41B</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Charcoal JPRD25C</t>
-[...3 lines deleted...]
-      <c r="C355" t="inlineStr"/>
+          <t>Round Saucer 45cm Sandstone JPRD41S</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>JPRD41S</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Charcoal JPRD25C</t>
-[...3 lines deleted...]
-      <c r="C356" t="inlineStr"/>
+          <t>Round Saucer 45cm Stone JPRD41O</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>JPRD41O</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Charcoal JPRD25C</t>
-[...3 lines deleted...]
-      <c r="C357" t="inlineStr"/>
+          <t>Round Saucer 50cm Black Slate JPRD46PA</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>JPRD46PA</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Lead JPRD25E</t>
+          <t>Round Saucer 50cm Burnt Cement JPRD46CQ</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>JPRD25E</t>
+          <t>JPRD46CQ</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Lead JPRD25E</t>
-[...3 lines deleted...]
-      <c r="C359" t="inlineStr"/>
+          <t>Round Saucer 50cm Charcoal JPRD46C</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>JPRD46C</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Lead JPRD25E</t>
-[...3 lines deleted...]
-      <c r="C360" t="inlineStr"/>
+          <t>Round Saucer 50cm Corten Steel JPRD46AC</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>JPRD46AC</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Lead JPRD25E</t>
-[...3 lines deleted...]
-      <c r="C361" t="inlineStr"/>
+          <t>Round Saucer 50cm Lead JPRD46E</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>JPRD46E</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Lead JPRD25E</t>
-[...3 lines deleted...]
-      <c r="C362" t="inlineStr"/>
+          <t>Round Saucer 50cm Off White JPRD46B</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>JPRD46B</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Off White JPRD25B</t>
+          <t>Round Saucer 50cm Sandstone JPRD46S</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>JPRD25B</t>
+          <t>JPRD46S</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Off White JPRD25B</t>
-[...3 lines deleted...]
-      <c r="C364" t="inlineStr"/>
+          <t>Round Saucer 50cm Stone JPRD46O</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>JPRD46O</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Off White JPRD25B</t>
-[...3 lines deleted...]
-      <c r="C365" t="inlineStr"/>
+          <t>Round Saucer 56cm Black Slate JPRD57PA</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>JPRD57PA</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Off White JPRD25B</t>
-[...3 lines deleted...]
-      <c r="C366" t="inlineStr"/>
+          <t>Round Saucer 56cm Burnt Cement JPRD57CQ</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>JPRD57CQ</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Off White JPRD25B</t>
-[...3 lines deleted...]
-      <c r="C367" t="inlineStr"/>
+          <t>Round Saucer 56cm Charcoal JPRD57C</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>JPRD57C</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Sandstone JPRD25S</t>
+          <t>Round Saucer 56cm Corten Steel JPRD57AC</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>JPRD25S</t>
+          <t>JPRD57AC</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Sandstone JPRD25S</t>
-[...3 lines deleted...]
-      <c r="C369" t="inlineStr"/>
+          <t>Round Saucer 56cm Lead JPRD57E</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>JPRD57E</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Sandstone JPRD25S</t>
-[...3 lines deleted...]
-      <c r="C370" t="inlineStr"/>
+          <t>Round Saucer 56cm Off White JPRD57B</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>JPRD57B</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Sandstone JPRD25S</t>
-[...3 lines deleted...]
-      <c r="C371" t="inlineStr"/>
+          <t>Round Saucer 56cm Sandstone JPRD57S</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>JPRD57S</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Sandstone JPRD25S</t>
-[...3 lines deleted...]
-      <c r="C372" t="inlineStr"/>
+          <t>Round Saucer 56cm Stone JPRD57O</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>JPRD57O</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Stone JPRD25O</t>
+          <t>Rustic Bowl + Stand Black Slate JVRD45PA</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>JPRD25O</t>
+          <t>JVRD45PA</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Stone JPRD25O</t>
-[...3 lines deleted...]
-      <c r="C374" t="inlineStr"/>
+          <t>Rustic Bowl + Stand Burnt Cement JVRD45CQ</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>JVRD45CQ</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Stone JPRD25O</t>
-[...3 lines deleted...]
-      <c r="C375" t="inlineStr"/>
+          <t>Rustic Bowl + Stand Lead JVRD45E</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>JVRD45E</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Stone JPRD25O</t>
-[...3 lines deleted...]
-      <c r="C376" t="inlineStr"/>
+          <t>Rustic Bowl + Stand Off White JVRD45B</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>JVRD45B</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Black Slate JPRD30PA</t>
+          <t>Rustic Bowl Planter Lead JVRB55E</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>JPRD30PA</t>
+          <t>JVRB55E</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Burnt Cement JPRD30CQ</t>
+          <t>Rustic Bowl Planter Off White JVRB55B</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>JPRD30CQ</t>
+          <t>JVRB55B</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Charcoal JPRD30C</t>
+          <t>Rustic Cask Plntr 33x25 Sml Corten Steel JVRH33AC</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>JPRD30C</t>
+          <t>JVRH33AC</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>69</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Corten Steel JPRD30AC</t>
+          <t>Rustic Cask Plntr 33x35 Moss Green Sml JVRH33V</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>JPRD30AC</t>
+          <t>JVRH33V</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Hitam JPRD30H</t>
+          <t>Rustic Cask Plntr 33x35 Sml Black Slate JVRH33PA</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>JPRD30H</t>
+          <t>JVRH33PA</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>87</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Lead JPRD30E</t>
+          <t>Rustic Cask Plntr 33x35 Sml Burnt Cement JVRH33CQ</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>JPRD30E</t>
+          <t>JVRH33CQ</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Lead JPRD30E</t>
-[...3 lines deleted...]
-      <c r="C383" t="inlineStr"/>
+          <t>Rustic Cask Plntr 33x35 Sml Charcoal JVRH33C</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>JVRH33C</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>71</t>
+        </is>
+      </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Macchiato JPRD30MA</t>
+          <t>Rustic Cask Plntr 33x35 Sml Hitam JVRH33H</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>JPRD30MA</t>
+          <t>JVRH33H</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Off White JPRD30B</t>
+          <t>Rustic Cask Plntr 33x35 Sml Lead JVRH33E</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>JPRD30B</t>
+          <t>JVRH33E</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Off White JPRD30B</t>
-[...3 lines deleted...]
-      <c r="C386" t="inlineStr"/>
+          <t>Rustic Cask Plntr 33x35 Sml Macchiato JVRH33MA</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>JVRH33MA</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Sandstone JPRD30S</t>
+          <t>Rustic Cask Plntr 33x35 Sml Off White JVRH33B</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>JPRD30S</t>
+          <t>JVRH33B</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Stone JPRD30O</t>
+          <t>Rustic Cask Plntr 33x35 Sml Sand JVRH33D</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>JPRD30O</t>
+          <t>JVRH33D</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Black Slate JPRD35PA</t>
+          <t>Rustic Cask Plntr 33x35 Sml Sandstone JVRH33S</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>JPRD35PA</t>
+          <t>JVRH33S</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>66</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Burnt Cement JPRD35CQ</t>
+          <t>Rustic Cask Plntr 33x35 Sml Stone JVRH33O</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>JPRD35CQ</t>
+          <t>JVRH33O</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Charcoal  JPRD35C</t>
+          <t>Rustic Cask Plntr 44x47 Med Black Slate JVRH44PA</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>JPRD35C</t>
+          <t>JVRH44PA</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Corten Steel JPRD35AC</t>
+          <t>Rustic Cask Plntr 44x47 Med Burnt Cement JVRH44CQ</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>JPRD35AC</t>
+          <t>JVRH44CQ</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Granite JPRD35A</t>
+          <t>Rustic Cask Plntr 44x47 Med Charcoal JVRH44C</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>JPRD35A</t>
+          <t>JVRH44C</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>48</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Hitam JPRD35H</t>
+          <t>Rustic Cask Plntr 44x47 Med CortenSteel JVRH44AC</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>JPRD35H</t>
+          <t>JVRH44AC</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>61</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Lead JPRD35E</t>
+          <t>Rustic Cask Plntr 44x47 Med Hitam JVRH44H</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>JPRD35E</t>
+          <t>JVRH44H</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Lead JPRD35E</t>
-[...3 lines deleted...]
-      <c r="C396" t="inlineStr"/>
+          <t>Rustic Cask Plntr 44x47 Med Lead JVRH44E</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>JVRH44E</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Macchiato JPRD35MA</t>
+          <t>Rustic Cask Plntr 44x47 Med Macchiato JVRH44MA</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>JPRD35MA</t>
+          <t>JVRH44MA</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Off White JPRD35B</t>
+          <t>Rustic Cask Plntr 44x47 Med Moss Green JVRH44V</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>JPRD35B</t>
+          <t>JVRH44V</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Sandstone JPRD35S</t>
+          <t>Rustic Cask Plntr 44x47 Med Off White JVRH44B</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>JPRD35S</t>
+          <t>JVRH44B</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>-4</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Sandstone JPRD35S</t>
-[...3 lines deleted...]
-      <c r="C400" t="inlineStr"/>
+          <t>Rustic Cask Plntr 44x47 Med Sand JVRH44D</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>JVRH44D</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Stone JPRD35O</t>
+          <t>Rustic Cask Plntr 44x47 Med Sandstone JVRH44S</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>JPRD35O</t>
+          <t>JVRH44S</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Black Slate JPRD41PA</t>
+          <t>Rustic Cask Plntr 44x47 Med Stone JVRH44O</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>JPRD41PA</t>
+          <t>JVRH44O</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Black Slate JPRD41PA</t>
-[...3 lines deleted...]
-      <c r="C403" t="inlineStr"/>
+          <t>Rustic Cask Plntr 55x59 Lrg Black Slate JVRH55PA</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>JVRH55PA</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Burnt Cement JPRD41CQ</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Burnt Cement JVRH55CQ</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>JPRD41CQ</t>
+          <t>JVRH55CQ</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Charcoal JPRD41C</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Charcoal JVRH55C</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>JPRD41C</t>
+          <t>JVRH55C</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Charcoal JPRD41C</t>
-[...3 lines deleted...]
-      <c r="C406" t="inlineStr"/>
+          <t>Rustic Cask Plntr 55x59 Lrg Corten Steel JVRH55AC</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>JVRH55AC</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Charcoal JPRD41C</t>
-[...3 lines deleted...]
-      <c r="C407" t="inlineStr"/>
+          <t>Rustic Cask Plntr 55x59 Lrg Hitam JVRH55H</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>JVRH55H</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm CortenSteel JPRD41AC</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Lead JVRH55E</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>JPRD41AC</t>
+          <t>JVRH55E</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm CortenSteel JPRD41AC</t>
-[...3 lines deleted...]
-      <c r="C409" t="inlineStr"/>
+          <t>Rustic Cask Plntr 55x59 Lrg Macchiato JVRH55MA</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>JVRH55MA</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Hitam JPRD41H</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Moss Green JVRH55V</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>JPRD41H</t>
+          <t>JVRH55V</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Lead JPRD41E</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Off White JVRH55B</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>JPRD41E</t>
+          <t>JVRH55B</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Lead JPRD41E</t>
-[...3 lines deleted...]
-      <c r="C412" t="inlineStr"/>
+          <t>Rustic Cask Plntr 55x59 Lrg Sand JVRH55D</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>JVRH55D</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Lead JPRD41E</t>
-[...3 lines deleted...]
-      <c r="C413" t="inlineStr"/>
+          <t>Rustic Cask Plntr 55x59 Lrg Sandstone JVRH55S</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>JVRH55S</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Macchiato JPRD41MA</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Stone JVRH55O</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>JPRD41MA</t>
+          <t>JVRH55O</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Off White JPRD41B</t>
+          <t>Rustic Elipse Planter Lrg Burnt Cement JVIR78CQ</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>JPRD41B</t>
+          <t>JVIR78CQ</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Off White JPRD41B</t>
-[...3 lines deleted...]
-      <c r="C416" t="inlineStr"/>
+          <t>Rustic Elipse Planter Med Burnt Cement JVIR57CQ</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>JVIR57CQ</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Sandstone JPRD41S</t>
+          <t>Rustic Elipse Planter Sml Burnt Cement JVIR40CQ</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>JPRD41S</t>
+          <t>JVIR40CQ</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Sandstone JPRD41S</t>
-[...3 lines deleted...]
-      <c r="C418" t="inlineStr"/>
+          <t>Rustic Ellipse Large Charcoal JVIR78C</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>JVIR78C</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Stone JPRD41O</t>
+          <t>Rustic Ellipse Large Stone JVIR78O</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>JPRD41O</t>
+          <t>JVIR78O</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Stone JPRD41O</t>
-[...3 lines deleted...]
-      <c r="C420" t="inlineStr"/>
+          <t>Rustic Ellipse Med Charcoal JVIR57C</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>JVIR57C</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Black Slate JPRD46PA</t>
+          <t>Rustic Ellipse Medium Stone JVIR57O</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>JPRD46PA</t>
+          <t>JVIR57O</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Black Slate JPRD46PA</t>
-[...3 lines deleted...]
-      <c r="C422" t="inlineStr"/>
+          <t>Rustic Ellipse Plntr LRG Black Slate JVIR78PA</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>JVIR78PA</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Burnt Cement JPRD46CQ</t>
+          <t>Rustic Ellipse Plntr LRG Lead JVIR78E</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>JPRD46CQ</t>
+          <t>JVIR78E</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Charcoal JPRD46C</t>
+          <t>Rustic Ellipse Plntr LRG Off White JVIR78B</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>JPRD46C</t>
+          <t>JVIR78B</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Charcoal JPRD46C</t>
-[...3 lines deleted...]
-      <c r="C425" t="inlineStr"/>
+          <t>Rustic Ellipse Plntr LRG Sandstone JVIR78S</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>JVIR78S</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Corten Steel JPRD46AC</t>
+          <t>Rustic Ellipse Plntr Med Black Slate JVIR57PA</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>JPRD46AC</t>
+          <t>JVIR57PA</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Lead JPRD46E</t>
+          <t>Rustic Ellipse Plntr Med Lead JVIR57E</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>JPRD46E</t>
+          <t>JVIR57E</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Lead JPRD46E</t>
-[...3 lines deleted...]
-      <c r="C428" t="inlineStr"/>
+          <t>Rustic Ellipse Plntr Med Off White JVIR57B</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>JVIR57B</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Off White JPRD46B</t>
+          <t>Rustic Ellipse Plntr Small  Black Slate JVIR40PA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>JPRD46B</t>
+          <t>JVIR40PA</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Off White JPRD46B</t>
-[...3 lines deleted...]
-      <c r="C430" t="inlineStr"/>
+          <t>Rustic Ellipse Plntr Sml Lead JVIR40E</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>JVIR40E</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Sandstone JPRD46S</t>
+          <t>Rustic Ellipse Plntr Sml Off White JVIR40B</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>JPRD46S</t>
+          <t>JVIR40B</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Sandstone JPRD46S</t>
-[...3 lines deleted...]
-      <c r="C432" t="inlineStr"/>
+          <t>Rustic Ellipse Small Stone JVIR40O</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>JVIR40O</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Stone JPRD46O</t>
+          <t>Rustic Ellipse Sml Charcoal JVIR40C</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>JPRD46O</t>
+          <t>JVIR40C</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Stone JPRD46O</t>
-[...3 lines deleted...]
-      <c r="C434" t="inlineStr"/>
+          <t>Rustic Low Lead JVRL45E</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>JVRL45E</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Black Slate JPRD57PA</t>
+          <t>Rustic Low Off White JVRL45B</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>JPRD57PA</t>
+          <t>JVRL45B</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Black Slate JPRD57PA</t>
-[...3 lines deleted...]
-      <c r="C436" t="inlineStr"/>
+          <t>Rustic Low Water Feature Lead WJVRL45E</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>WJVRL45E</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>-9</t>
+        </is>
+      </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Burnt Cement JPRD57CQ</t>
+          <t>Rustic Low Water Feature Off White WJVRL45B</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>JPRD57CQ</t>
+          <t>WJVRL45B</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Charcoal JPRD57C</t>
+          <t>Rustic Pendant Lead</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>JPRD57C</t>
+          <t>JVSR28E</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Charcoal JPRD57C</t>
-[...3 lines deleted...]
-      <c r="C439" t="inlineStr"/>
+          <t>Rustic Pendant Off White</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>JVSR28B</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Corten Steel JPRD57AC</t>
+          <t>Rustic Round + Stand 33x55 Black Slate JVRD33PA</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>JPRD57AC</t>
+          <t>JVRD33PA</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Corten Steel JPRD57AC</t>
-[...3 lines deleted...]
-      <c r="C441" t="inlineStr"/>
+          <t>Rustic Round + Stand 33x55 Burnt Cement JVRD33CQ</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>JVRD33CQ</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Corten Steel JPRD57AC</t>
-[...3 lines deleted...]
-      <c r="C442" t="inlineStr"/>
+          <t>Rustic Round + Stand 33x55 Charcoal JVRD33C</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>JVRD33C</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Lead JPRD57E</t>
+          <t>Rustic Round + Stand 33x55 Lead JVRD33E</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>JPRD57E</t>
+          <t>JVRD33E</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Lead JPRD57E</t>
-[...3 lines deleted...]
-      <c r="C444" t="inlineStr"/>
+          <t>Rustic Round + Stand 33x55 Off White JVRD33B</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>JVRD33B</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Off White JPRD57B</t>
+          <t>Rustic Round + Stand 33x55 Sandstone JVRD33S</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>JPRD57B</t>
+          <t>JVRD33S</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Off White JPRD57B</t>
-[...3 lines deleted...]
-      <c r="C446" t="inlineStr"/>
+          <t>Rustic Round + Stand 33x55 Stone JVRD33O</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>JVRD33O</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Sandstone JPRD57S</t>
+          <t>Rustic Round Large Waterfeat Black Slate WJVRR57PA</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>JPRD57S</t>
+          <t>WJVRR57PA</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Sandstone JPRD57S</t>
-[...3 lines deleted...]
-      <c r="C448" t="inlineStr"/>
+          <t>Rustic Round Large Waterfeat Charcoal WJVRR57C</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>WJVRR57C</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Stone JPRD57O</t>
+          <t>Rustic Round Large Waterfeature Lead WJVRR57E</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>JPRD57O</t>
+          <t>WJVRR57E</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Stone JPRD57O</t>
-[...3 lines deleted...]
-      <c r="C450" t="inlineStr"/>
+          <t>Rustic Round Large Waterfeature Off White WJVRR57B</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>WJVRR57B</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Black Slate JVRD45PA</t>
+          <t>Rustic Round Large Waterfeature Sandstone WJVRR57S</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>JVRD45PA</t>
+          <t>WJVRR57S</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Burnt Cement JVRD45CQ</t>
+          <t>Rustic Round Large Waterfeature Stone WJVRR57O</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>JVRD45CQ</t>
+          <t>WJVRR57O</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Lead JVRD45E</t>
+          <t>Rustic Round Planter Large Black Slate JVRR57PA</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>JVRD45E</t>
+          <t>JVRR57PA</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Off White JVRD45B</t>
+          <t>Rustic Round Planter Lrg Stone JVRR57O</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>JVRD45B</t>
+          <t>JVRR57O</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Rustic Bowl Planter Lead JVRB55E</t>
+          <t>Rustic Round Planter Med Stone JVRR45O</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>JVRB55E</t>
+          <t>JVRR45O</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Rustic Bowl Planter Off White JVRB55B</t>
+          <t>Rustic Round Planter Medium Black Slate JVRR45PA</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>JVRB55B</t>
+          <t>JVRR45PA</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x25 Sml Corten Steel JVRH33AC</t>
+          <t>Rustic Round Planter Small Black Slate JVRR33PA</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>JVRH33AC</t>
+          <t>JVRR33PA</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Moss Green Sml JVRH33V</t>
+          <t>Rustic Round Planter Sml Stone JVRR33O</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>JVRH33V</t>
+          <t>JVRR33O</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Black Slate JVRH33PA</t>
+          <t>Rustic Round Plntr 33x23 Sml Charcoal JVRR33C</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>JVRH33PA</t>
+          <t>JVRR33C</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>61</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Burnt Cement JVRH33CQ</t>
+          <t>Rustic Round Plntr 33x23 Sml Lead JVRR33E</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>JVRH33CQ</t>
+          <t>JVRR33E</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>59</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Charcoal JVRH33C</t>
+          <t>Rustic Round Plntr 33x23 Sml Off White JVRR33B</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>JVRH33C</t>
+          <t>JVRR33B</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Hitam JVRH33H</t>
+          <t>Rustic Round Plntr 33x23 Sml Sandstone JVRR33S</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>JVRH33H</t>
+          <t>JVRR33S</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Lead JVRH33E</t>
+          <t>Rustic Round Plntr 45x35 Med Charcoal JVRR45C</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>JVRH33E</t>
+          <t>JVRR45C</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Macchiato JVRH33MA</t>
+          <t>Rustic Round Plntr 45x35 Med Lead JVRR45E</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>JVRH33MA</t>
+          <t>JVRR45E</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Off White JVRH33B</t>
+          <t>Rustic Round Plntr 45x35 Med Off White JVRR45B</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>JVRH33B</t>
+          <t>JVRR45B</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Sand JVRH33D</t>
+          <t>Rustic Round Plntr 45x35 Med Sandstone JVRR45S</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>JVRH33D</t>
+          <t>JVRR45S</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Sandstone JVRH33S</t>
+          <t>Rustic Round Plntr 57x42 Lrg Charcoal JVRR57C</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>JVRH33S</t>
+          <t>JVRR57C</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Stone JVRH33O</t>
+          <t>Rustic Round Plntr 57x42 Lrg Lead JVRR57E</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>JVRH33O</t>
+          <t>JVRR57E</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Black Slate JVRH44PA</t>
+          <t>Rustic Round Plntr 57x42 Lrg Off White JVRR57B</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>JVRH44PA</t>
+          <t>JVRR57B</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Burnt Cement JVRH44CQ</t>
+          <t>Rustic Round Plntr 57x42 Lrg Sandstone JVRR57S</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>JVRH44CQ</t>
+          <t>JVRR57S</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Charcoal JVRH44C</t>
+          <t>Rustic Round Small Water Feature B Slate WJVRR33PA</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>JVRH44C</t>
+          <t>WJVRR33PA</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med CortenSteel JVRH44AC</t>
+          <t>Rustic Round Small Water Feature Charcoal WJVRR33C</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>JVRH44AC</t>
+          <t>WJVRR33C</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Hitam JVRH44H</t>
+          <t>Rustic Round Small Water Feature Lead WJVRR33E</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>JVRH44H</t>
+          <t>WJVRR33E</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Lead JVRH44E</t>
+          <t>Rustic Round Small Water Feature Sands WJVRR33S</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>JVRH44E</t>
+          <t>WJVRR33S</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Macchiato JVRH44MA</t>
+          <t>Rustic Round Small Water Feature Stone WJVRR33O</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>JVRH44MA</t>
+          <t>WJVRR33O</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Moss Green JVRH44V</t>
+          <t>Rustic Round Small Waterfeature Off White WJVRR33B</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>JVRH44V</t>
+          <t>WJVRR33B</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Off White JVRH44B</t>
+          <t>Sparta Organic Fiberglass 57cm W x 70cm H</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>JVRH44B</t>
+          <t>RV1</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Sand JVRH44D</t>
+          <t>Square Saucer Lrg Lead JPQD38E</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>JVRH44D</t>
+          <t>JPQD38E</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Sandstone JVRH44S</t>
+          <t>Square Saucer Lrg Off White JPQD38B</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>JVRH44S</t>
+          <t>JPQD38B</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Stone JVRH44O</t>
+          <t>Square Saucer Med Lead JPQD30E</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>JVRH44O</t>
+          <t>JPQD30E</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>68</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Black Slate JVRH55PA</t>
+          <t>Square Saucer Med Off White JPQD30B</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>JVRH55PA</t>
+          <t>JPQD30B</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Burnt Cement JVRH55CQ</t>
+          <t>Square Saucer Sml Lead JPQD25E</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>JVRH55CQ</t>
+          <t>JPQD25E</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Charcoal JVRH55C</t>
+          <t>Square Saucer Sml Off White JPQD25B</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>JVRH55C</t>
+          <t>JPQD25B</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Corten Steel JVRH55AC</t>
+          <t>Styler Drop in Ring 500mm</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>JVRH55AC</t>
+          <t>SDR500</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Hitam JVRH55H</t>
+          <t>Syracuse Organic Fiberglass 75cm W x 70cm H</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>JVRH55H</t>
+          <t>FX23</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Lead JVRH55E</t>
+          <t>Top Pot Low Lead JVTP55E</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>JVRH55E</t>
+          <t>JVTP55E</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Macchiato JVRH55MA</t>
+          <t>Top Pot Medium Lead JVTP46E</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>JVRH55MA</t>
+          <t>JVTP46E</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Moss Green JVRH55V</t>
+          <t>Top Pot Tall Lead JVTP47E</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>JVRH55V</t>
+          <t>JVTP47E</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Off White JVRH55B</t>
+          <t>Traditiona Cask Plntr 55x59 Lrg Lead JVHL55E</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>JVRH55B</t>
+          <t>JVHL55E</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Sand JVRH55D</t>
+          <t>Traditional Cask Plntr 33x35 Sml Lead JVHL33E</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>JVRH55D</t>
+          <t>JVHL33E</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Sandstone JVRH55S</t>
+          <t>Traditional Cask Plntr 33x35 Sml Macchiat JVHL33MA</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>JVRH55S</t>
+          <t>JVHL33MA</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Stone JVRH55O</t>
+          <t>Traditional Cask Plntr 44x47 Med Lead JVHL44E</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>JVRH55O</t>
+          <t>JVHL44E</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Rustic Elipse Planter Lrg Burnt Cement JVIR78CQ</t>
+          <t>Traditional Cask Plntr 44x47 Med Macchiat JVHL44MA</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>JVIR78CQ</t>
+          <t>JVHL44MA</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Rustic Elipse Planter Med Burnt Cement JVIR57CQ</t>
+          <t>Traditional Cask Plntr 55x59 Lrg Macchiat JVHL55MA</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>JVIR57CQ</t>
+          <t>JVHL55MA</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Rustic Elipse Planter Sml Burnt Cement JVIR40CQ</t>
+          <t>Traditional Conic Slim Large Burnt Cement JVSL45CQ</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>JVIR40CQ</t>
+          <t>JVSL45CQ</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Large Charcoal JVIR78C</t>
+          <t>Traditional Conic Slim Large Lead JVSL45E</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>JVIR78C</t>
+          <t>JVSL45E</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Large Stone JVIR78O</t>
+          <t>Traditional Conic Slim Large Off White JVSL45B</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>JVIR78O</t>
+          <t>JVSL45B</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Med Charcoal JVIR57C</t>
+          <t>Traditional Conic Slim Small Burnt Cement JVSL33CQ</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>JVIR57C</t>
+          <t>JVSL33CQ</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Medium Stone JVIR57O</t>
+          <t>Traditional Conic Slim Small Lead JVSL33E</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>JVIR57O</t>
+          <t>JVSL33E</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>61</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Black Slate JVIR78PA</t>
+          <t>Traditional Conic Slim Small Off White JVSL33B</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>JVIR78PA</t>
+          <t>JVSL33B</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Lead JVIR78E</t>
+          <t>Trough Fiberglass 100cm L x 38cm W x 65cm H</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>JVIR78E</t>
+          <t>NR1</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Off White JVIR78B</t>
+          <t>Verticale Square Plante rSmall Lead</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>JVIR78B</t>
+          <t>JVRV33E</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>53</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Med Black Slate JVIR57PA</t>
+          <t>Verticale Square Plntr Large Lead</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>JVIR57PA</t>
+          <t>JVRV45E</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Med Lead JVIR57E</t>
+          <t>Verticale Square Plntr Large Off White</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>JVIR57E</t>
+          <t>JVRV45B</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Med Off White JVIR57B</t>
+          <t>Verticale Square Plntr Small Off White</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>JVIR57B</t>
+          <t>JVRV33B</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
-        <is>
-[...1518 lines deleted...]
-      <c r="C605" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>