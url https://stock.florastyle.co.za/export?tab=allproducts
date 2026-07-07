--- v1 (2026-04-07)
+++ v2 (2026-07-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="All Products" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="All Products" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
@@ -130,51 +130,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:C505"/>
+  <dimension ref="A1:C558"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Supplier_Item_Code</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Onhand_Available</t>
         </is>
       </c>
     </row>
     <row r="2">
@@ -494,8565 +494,9466 @@
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>JVOD38B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>All in One Modern Conic 37x55 Sandstone JVOD38S</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>JVOD38S</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>All in One Modern Square Lrg Lead JVQD48E</t>
+          <t>All in One Modern Sqr Lrg 47x76 Lead JVQD48E</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>JVQD48E</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>All in One Modern Square Lrg Off White JVQD48B</t>
+          <t>All in One Modern Sqr Lrg 47x76 Off White JVQD48B</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>JVQD48B</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>All in One Modern Square Lrg SStone JVQD48S</t>
+          <t>All in One Modern Sqr Lrg 47x76 Sandstone JVQD48S</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>JVQD48S</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>All in One Modern Square Med Lead JVQD36</t>
+          <t>All in One Modern Sqr Med 37x54 Lead JVQD36</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>JVQD36E</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>All in One Modern Square Med Off White JVQD36B</t>
+          <t>All in One Modern Sqr Med 37x54 Off White JVQD36B</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>JVQD36B</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>All in One Modern Square Med Sandstone JVQD36S</t>
+          <t>All in One Modern Sqr Med 37x54 Sandstone JVQD36S</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>JVQD36S</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>All in One Modern Square Small Lead JVQD30E</t>
+          <t>All in One Modern Sqr Sml 31x44 Lead JVQD30E</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>JVQD30E</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>All in One Modern Square Small Off White JVQD30B</t>
+          <t>All in One Modern Sqr Sml 31x44 Off White JVQD30B</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>JVQD30B</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>All in One Modern Square Small Sandstone JVQD30S</t>
+          <t>All in One Modern Sqr Sml 31x44 Sandstone JVQD30S</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>JVQD30S</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Angolo Wall Planter Lead JVPA50E</t>
+          <t>Angolo Wall Planter 55x50x18 Lead JVPA50E</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>JVPA50E</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Angolo Wall Planter Off White JVPA50B</t>
+          <t>Angolo Wall Planter 55x50x18 Off White JVPA50B</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>JVPA50B</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Athens Large Organic Fiberglass 45cm W x 90cm H</t>
+          <t>Antique Planter Medium 55x51 Macchiato JVAQ55MA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>FX38L</t>
+          <t>JVAQ55MA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Athens Small Organic Fiberglass 40cm W x 62cm H</t>
+          <t>Antique Planter Tall Med 43x73 Macchiato JVAQ44MA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>FX38S</t>
+          <t>JVAQ44MA</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Atlas Bowl Lrg Lead JVAB55E</t>
+          <t>Antique Planter Tall Sml 32x43 Macchiato JVAQ32MA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>JVAB55E</t>
+          <t>JVAQ32MA</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Atlas Bowl Sml Lead JVAB46E</t>
+          <t>Athens Large Organic Fiberglass 45cm W x 90cm H</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>JVAB46E</t>
+          <t>FX38L</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Bell Urn 45x54 Small Lead JVBU45E</t>
+          <t>Athens Small Organic Fiberglass 40cm W x 62cm H</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>JVBU45E</t>
+          <t>FX38S</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Bell Urn 45x54 Small Sandstone JVBU45S</t>
+          <t>Atlas Bowl Lrg 55x33 Lead JVAB55E</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>JVBU45S</t>
+          <t>JVAB55E</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Bell Urn 54x65 Large Lead JVBU55E</t>
+          <t>Atlas Bowl Lrg Water Feature Lead WJVAB55E</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>JVBU55E</t>
+          <t>WJVAB55E</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Bell Urn 54x65 Large Sandstone JVBU55S</t>
+          <t>Atlas Bowl Sml 46x33 Lead JVAB46E</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>JVBU55S</t>
+          <t>JVAB46E</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Bell Urn Large Water Feature Lead WJVBU55E</t>
+          <t>Bell Urn 45x54 Small Lead JVBU45E</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>WJVBU55E</t>
+          <t>JVBU45E</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Bell Urn Large Water Feature Sandstone WJVBU55S</t>
+          <t>Bell Urn 45x54 Small Sandstone JVBU45S</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>WJVBU55S</t>
+          <t>JVBU45S</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>51</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Black Slate JVBI75PA</t>
+          <t>Bell Urn 54x65 Large Lead JVBU55E</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>JVBI75PA</t>
+          <t>JVBU55E</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Charcoal JVBI75C</t>
+          <t>Bell Urn 54x65 Large Sandstone JVBU55S</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>JVBI75C</t>
+          <t>JVBU55S</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Corten Steel JVBI75AC</t>
+          <t>Bell Urn Large Water Feature Lead WJVBU55E</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>JVBI75AC</t>
+          <t>WJVBU55E</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Lead JVBI75E</t>
+          <t>Bell Urn Large Water Feature Sandstone WJVBU55S</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>JVBI75E</t>
+          <t>WJVBU55S</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Off White JVBI75B</t>
+          <t>Bios Low Planter 75x42 Black Slate JVBI75PA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>JVBI75B</t>
+          <t>JVBI75PA</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Sandstone JVBI75S</t>
+          <t>Bios Low Planter 75x42 Charcoal JVBI75C</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>JVBI75S</t>
+          <t>JVBI75C</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Bios Low Planter 75x42 Stone JVBI75O</t>
+          <t>Bios Low Planter 75x42 Corten Steel JVBI75AC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>JVBI75O</t>
+          <t>JVBI75AC</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Black Slate WJVBI75PA</t>
+          <t>Bios Low Planter 75x42 Lead JVBI75E</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>WJVBI75PA</t>
+          <t>JVBI75E</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>65</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Charcoal WJVBI75C</t>
+          <t>Bios Low Planter 75x42 Macchiato JVBI75MA</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>WJVBI75C</t>
+          <t>JVBI75MA</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Corten Steel WJVBI75AC</t>
+          <t>Bios Low Planter 75x42 Off White JVBI75B</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>WJVBI75AC</t>
+          <t>JVBI75B</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Lead WJVBI75E</t>
+          <t>Bios Low Planter 75x42 Sandstone JVBI75S</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>WJVBI75E</t>
+          <t>JVBI75S</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-56</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Off White WJVBI75B</t>
+          <t>Bios Low Planter 75x42 Stone JVBI75O</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>WJVBI75B</t>
+          <t>JVBI75O</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Sandstone WJVBI75S</t>
+          <t>Bios Low Water Feature Black Slate WJVBI75PA</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>WJVBI75S</t>
+          <t>WJVBI75PA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Bios Low Water Feature Stone WJVBI75O</t>
+          <t>Bios Low Water Feature Charcoal WJVBI75C</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>WJVBI75O</t>
+          <t>WJVBI75C</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Black Slate JVBI55PA</t>
+          <t>Bios Low Water Feature Corten Steel WJVBI75AC</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>JVBI55PA</t>
+          <t>WJVBI75AC</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Charcoal JVBI55C</t>
+          <t>Bios Low Water Feature Lead WJVBI75E</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>JVBI55C</t>
+          <t>WJVBI75E</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Corten Steel JVBI55AC</t>
+          <t>Bios Low Water Feature Off White WJVBI75B</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>JVBI55AC</t>
+          <t>WJVBI75B</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Lead JVBI55E</t>
+          <t>Bios Low Water Feature Sandstone WJVBI75S</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>JVBI55E</t>
+          <t>WJVBI75S</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>-56</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Off White JVBI55B</t>
+          <t>Bios Low Water Feature Stone WJVBI75O</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>JVBI55B</t>
+          <t>WJVBI75O</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Sandstone JVBI55S</t>
+          <t>Bios Med Planter 55x50 Black Slate JVBI55PA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>JVBI55S</t>
+          <t>JVBI55PA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Bios Med Planter 55x50 Stone JVBI55O</t>
+          <t>Bios Med Planter 55x50 Charcoal JVBI55C</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>JVBI55O</t>
+          <t>JVBI55C</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Black Slate WJVBI55PA</t>
+          <t>Bios Med Planter 55x50 Corten Steel JVBI55AC</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>WJVBI55PA</t>
+          <t>JVBI55AC</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Charcoal WJVBI55C</t>
+          <t>Bios Med Planter 55x50 Lead JVBI55E</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>WJVBI55C</t>
+          <t>JVBI55E</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Corten Steel WJVBI55AC</t>
+          <t>Bios Med Planter 55x50 Macchiato JVBI55MA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>WJVBI55AC</t>
+          <t>JVBI55MA</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Lead WJVBI55E</t>
+          <t>Bios Med Planter 55x50 Off White JVBI55B</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>WJVBI55E</t>
+          <t>JVBI55B</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Off White WJVBI55B</t>
+          <t>Bios Med Planter 55x50 Sandstone JVBI55S</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>WJVBI55B</t>
+          <t>JVBI55S</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feature Sandstone WJVBI55S</t>
+          <t>Bios Med Planter 55x50 Stone JVBI55O</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>WJVBI55S</t>
+          <t>JVBI55O</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Bios Medium Water Feauture Stone WJVBI55O</t>
+          <t>Bios Medium Water Feature Black Slate WJVBI55PA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>WJVBI55O</t>
+          <t>WJVBI55PA</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96  Off White JVBI64B</t>
+          <t>Bios Medium Water Feature Charcoal WJVBI55C</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>JVBI64B</t>
+          <t>WJVBI55C</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96  Sandstone JVBI64S</t>
+          <t>Bios Medium Water Feature Corten Steel WJVBI55AC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>JVBI64S</t>
+          <t>WJVBI55AC</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96 Black Slate JVBI64PA</t>
+          <t>Bios Medium Water Feature Lead WJVBI55E</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>JVBI64PA</t>
+          <t>WJVBI55E</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96 Corten Steel JVBI64AC</t>
+          <t>Bios Medium Water Feature Off White WJVBI55B</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>JVBI64AC</t>
+          <t>WJVBI55B</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Bios Tall Large 62 x 96 Lead JVBI64E</t>
+          <t>Bios Medium Water Feature Sandstone WJVBI55S</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>JVBI64E</t>
+          <t>WJVBI55S</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Black Slate JVBI43PA</t>
+          <t>Bios Medium Water Feauture Stone WJVBI55O</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>JVBI43PA</t>
+          <t>WJVBI55O</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Corten Steel JVBI43AC</t>
+          <t>Bios Tall Large 62 x 96  Off White JVBI64B</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>JVBI43AC</t>
+          <t>JVBI64B</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Lead JVBI43E</t>
+          <t>Bios Tall Large 62 x 96  Sandstone JVBI64S</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>JVBI43E</t>
+          <t>JVBI64S</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Off White JVBI43B</t>
+          <t>Bios Tall Large 62 x 96 Black Slate JVBI64PA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>JVBI43B</t>
+          <t>JVBI64PA</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Bios Tall Med Planter Sandstone JVBI43S</t>
+          <t>Bios Tall Large 62 x 96 Corten Steel JVBI64AC</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>JVBI43S</t>
+          <t>JVBI64AC</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Blk Slate WJVBI43PA</t>
+          <t>Bios Tall Large 62 x 96 Lead JVBI64E</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>WJVBI43PA</t>
+          <t>JVBI64E</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Corten St WJVBI43AC</t>
+          <t>Bios Tall Med Planter 41x78 Black Slate JVBI43PA</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>WJVBI43AC</t>
+          <t>JVBI43PA</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Lead WJVBI43E</t>
+          <t>Bios Tall Med Planter 41x78 Corten Steel JVBI43AC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>WJVBI43E</t>
+          <t>JVBI43AC</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Off White WJVBI43B</t>
+          <t>Bios Tall Med Planter 41x78 Lead JVBI43E</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>WJVBI43B</t>
+          <t>JVBI43E</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Bios Tall Medium Water Feature Sandstone WJVBI43S</t>
+          <t>Bios Tall Med Planter 41x78 Off White JVBI43B</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>WJVBI43S</t>
+          <t>JVBI43B</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64  BlackSlate JVBI42PA</t>
+          <t>Bios Tall Med Planter 41x78 Sandstone JVBI43S</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>JVBI42PA</t>
+          <t>JVBI43S</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64  Stone JVBI42O</t>
+          <t>Bios Tall Medium Water Feature Blk Slate WJVBI43PA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>JVBI42O</t>
+          <t>WJVBI43PA</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Charcoal JVBI42C</t>
+          <t>Bios Tall Medium Water Feature Corten St WJVBI43AC</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>JVBI42C</t>
+          <t>WJVBI43AC</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 CortenSteel JVBI42AC</t>
+          <t>Bios Tall Medium Water Feature Lead WJVBI43E</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>JVBI42AC</t>
+          <t>WJVBI43E</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Lead JVBI42E</t>
+          <t>Bios Tall Medium Water Feature Off White WJVBI43B</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>JVBI42E</t>
+          <t>WJVBI43B</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Off White JVBI42B</t>
+          <t>Bios Tall Medium Water Feature Sandstone WJVBI43S</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>JVBI42B</t>
+          <t>WJVBI43S</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Bios Tall Small Planter 42x64 Sandstone JVBI42S</t>
+          <t>Bios Tall Small Planter 42x64  BlackSlate JVBI42PA</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>JVBI42S</t>
+          <t>JVBI42PA</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Black Slate WJVBI42P</t>
+          <t>Bios Tall Small Planter 42x64  Stone JVBI42O</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>WJVBI42PA</t>
+          <t>JVBI42O</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Charcoal WJVBI42C</t>
+          <t>Bios Tall Small Planter 42x64 Charcoal JVBI42C</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>WJVBI42C</t>
+          <t>JVBI42C</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Corten St WJVBI42AC</t>
+          <t>Bios Tall Small Planter 42x64 CortenSteel JVBI42AC</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>WJVBI42AC</t>
+          <t>JVBI42AC</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Lead WJVBI42E</t>
+          <t>Bios Tall Small Planter 42x64 Lead JVBI42E</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>WJVBI42E</t>
+          <t>JVBI42E</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Off White WJVBI42B</t>
+          <t>Bios Tall Small Planter 42x64 Macchiato JVBI42MA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>WJVBI42B</t>
+          <t>JVBI42MA</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>11</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Sandstone WJVBI42S</t>
+          <t>Bios Tall Small Planter 42x64 Off White JVBI42B</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>WJVBI42S</t>
+          <t>JVBI42B</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Bios Tall Small Water Feature Stone WJVBI42O</t>
+          <t>Bios Tall Small Planter 42x64 Sandstone JVBI42S</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>WJVBI42O</t>
+          <t>JVBI42S</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Classic Versailles Cube Planter 43x43 Lead JVVC43E</t>
+          <t>Bios Tall Small Water Feature Black Slate WJVBI42P</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>JVVC43E</t>
+          <t>WJVBI42PA</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Classic Versailles Window Box 77x30x26 Lead JFVQ77</t>
+          <t>Bios Tall Small Water Feature Charcoal WJVBI42C</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>JFVQ77E</t>
+          <t>WJVBI42C</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Conic Slim Textured Large Lead JVOS45E</t>
+          <t>Bios Tall Small Water Feature Corten St WJVBI42AC</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>JVOS45E</t>
+          <t>WJVBI42AC</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Conic Slim Textured Small Lead JVOS33E</t>
+          <t>Bios Tall Small Water Feature Lead WJVBI42E</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>JVOS33E</t>
+          <t>WJVBI42E</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Crete Large Organic Fiberglass 75cm W x 110cm H</t>
+          <t>Bios Tall Small Water Feature Off White WJVBI42B</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>NBP41L</t>
+          <t>WJVBI42B</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Crete Small Organic Fiberglass 50cm W x 80cm H</t>
+          <t>Bios Tall Small Water Feature Sandstone WJVBI42S</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>NBP41S</t>
+          <t>WJVBI42S</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Damascus Organic Fiberglass 55cm W x 110cm H</t>
+          <t>Bios Tall Small Water Feature Stone WJVBI42O</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>NBP2</t>
+          <t>WJVBI42O</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Delphi Organic Fiberglass 75cm W x 70cm H</t>
+          <t>Classic Versailles Cube 43x43 Off White JVVC63B</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>NBP4</t>
+          <t>JVVC63B</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 40x39 Sml Charcoal JVLI40C</t>
+          <t>Classic Versailles Cube Planter 43x43 Lead JVVC43E</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>JVLI40C</t>
+          <t>JVVC43E</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 40x39 Sml Lead JVLI40E</t>
+          <t>Classic Versailles Window Box 77x30x26 Lead JFVQ77</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>JVLI40E</t>
+          <t>JFVQ77E</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 40x39 Sml Off White JVLI40B</t>
+          <t>Conic Slim Textured Large Lead JVOS45E</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>JVLI40B</t>
+          <t>JVOS45E</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 57x55 Med Charcoal JVLI57C</t>
+          <t>Conic Slim Textured Small Lead JVOS33E</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>JVLI57C</t>
+          <t>JVOS33E</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 57x55 Med Lead JVLI57E</t>
+          <t>Crete Large Organic Fiberglass 75cm W x 110cm H</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>JVLI57E</t>
+          <t>NBP41L</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Ellipse Linea Planter 57x55 Med Off White JVLI57B</t>
+          <t>Crete Small Organic Fiberglass 50cm W x 80cm H</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>JVLI57B</t>
+          <t>NBP41S</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Europ Bowl 2 Tier Med Pond Waterf Lead WJVEO255E</t>
+          <t>Damascus Organic Fiberglass 55cm W x 110cm H</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>WJVEO255E</t>
+          <t>NBP2</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Europ Bowl 2 Tier Med Pond Waterf Off Wh WJVEO255B</t>
+          <t>Delhi Planter Lrg 55x51 Italian Terrac JVDL55TI</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>WJVEO255B</t>
+          <t>JVDL55TI</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Europ Bowl 2 Tier Med Pond Waterf Stone WJVEO255O</t>
+          <t>Delhi Planter Med 45x42 Italian Terrac JVDL45TI</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>WJVEO255O</t>
+          <t>JVDL45TI</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Lrg Pond Waterf Lead WJVEO375E</t>
+          <t>Delhi Planter Small 33x31 Italian Terrac JVDL33TI</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>WJVEO375E</t>
+          <t>JVDL33TI</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Lrg Pond Waterf Stone WJVEO375O</t>
+          <t>Delphi Organic Fiberglass 75cm W x 70cm H</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>WJVEO375O</t>
+          <t>NBP4</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Lrg Pond Waterf White WJVEO375B</t>
+          <t>Ellipse Linea Planter 40x39 Sml Charcoal JVLI40C</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>WJVEO375B</t>
+          <t>JVLI40C</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Med Pond Waterf Lead WJVEO355E</t>
+          <t>Ellipse Linea Planter 40x39 Sml Lead JVLI40E</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>WJVEO355E</t>
+          <t>JVLI40E</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Med Pond Waterf Stone WJVEO355O</t>
+          <t>Ellipse Linea Planter 40x39 Sml Off White JVLI40B</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>WJVEO355O</t>
+          <t>JVLI40B</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Europ Bowl 3 Tier Med Pond Waterf White WJVEO355B</t>
+          <t>Ellipse Linea Planter 57x55 Med Charcoal JVLI57C</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>WJVEO355B</t>
+          <t>JVLI57C</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Lead JVEO75E</t>
+          <t>Ellipse Linea Planter 57x55 Med Lead JVLI57E</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>JVEO75E</t>
+          <t>JVLI57E</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Off White JVEO75B</t>
+          <t>Ellipse Linea Planter 57x55 Med Off White JVLI57B</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>JVEO75B</t>
+          <t>JVLI57B</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>European Bowl Lrg Stone JVEO75O</t>
+          <t>Europ Bowl 2 Tier Med Pond Waterf Lead WJVEO255E</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>JVEO75O</t>
+          <t>WJVEO255E</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>European Bowl M Water Feature Lead WJVEO55E</t>
+          <t>Europ Bowl 2 Tier Med Pond Waterf Off Wh WJVEO255B</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>WJVEO55E</t>
+          <t>WJVEO255B</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>European Bowl M Water Feature Off White WJVEO55B</t>
+          <t>Europ Bowl 2 Tier Med Pond Waterf Stone WJVEO255O</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>WJVEO55B</t>
+          <t>WJVEO255O</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>European Bowl M Water Feature Stone WJVEO55O</t>
+          <t>Europ Bowl 3 Tier Lrg Pond Waterf Lead WJVEO375E</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>WJVEO55O</t>
+          <t>WJVEO375E</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>European Bowl Med Lead JVEO55E</t>
+          <t>Europ Bowl 3 Tier Lrg Pond Waterf Stone WJVEO375O</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>JVEO55E</t>
+          <t>WJVEO375O</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>European Bowl Med Off White JVEO55B</t>
+          <t>Europ Bowl 3 Tier Lrg Pond Waterf White WJVEO375B</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>JVEO55B</t>
+          <t>WJVEO375B</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>European Bowl Med Stone JVEO55O</t>
+          <t>Europ Bowl 3 Tier Med Pond Waterf Lead WJVEO355E</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>JVEO55O</t>
+          <t>WJVEO355E</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>European Bowl Sml Lead JVEO41E</t>
+          <t>Europ Bowl 3 Tier Med Pond Waterf Stone WJVEO355O</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>JVEO41E</t>
+          <t>WJVEO355O</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>European Bowl Sml Off White JVEO41B</t>
+          <t>Europ Bowl 3 Tier Med Pond Waterf White WJVEO355B</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>JVEO41B</t>
+          <t>WJVEO355B</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>European Bowl Sml Stone JVEO41O</t>
+          <t>European Bowl 41x12 Sml Lead JVEO41E</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>JVEO41O</t>
+          <t>JVEO41E</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Black Slate JVCB30PA</t>
+          <t>European Bowl 41x12 Sml Off White JVEO41B</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>JVCB30PA</t>
+          <t>JVEO41B</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Charcoal JVCB30C</t>
+          <t>European Bowl 41x12 Sml Stone JVEO41O</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>JVCB30C</t>
+          <t>JVEO41O</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Lead JVCB30E</t>
+          <t>European Bowl 55x20 Med Lead JVEO55E</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>JVCB30E</t>
+          <t>JVEO55E</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Off White JVCB30B</t>
+          <t>European Bowl 55x20 Med Off White JVEO55B</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>JVCB30B</t>
+          <t>JVEO55B</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>European Conic 31x45 Small Sandstone JVCB30S</t>
+          <t>European Bowl 55x20 Med Stone JVEO55O</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>JVCB30S</t>
+          <t>JVEO55O</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Black Slate JVEC33PA</t>
+          <t>European Bowl 75x23 Lrg Lead JVEO75E</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>JVCB33PA</t>
+          <t>JVEO75E</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Charcoal JVEC33C</t>
+          <t>European Bowl 75x23 Lrg Off White JVEO75B</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>JVEC33C</t>
+          <t>JVEO75B</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Lead JVEC33E</t>
+          <t>European Bowl 75x23 Lrg Stone JVEO75O</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>JVEC33E</t>
+          <t>JVEO75O</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Off White JVEC33B</t>
+          <t>European Bowl M Water Feature Lead WJVEO55E</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>JVEC33B</t>
+          <t>WJVEO55E</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>European Conic 32.5x56 Med Sandstone JVEC33S</t>
+          <t>European Bowl M Water Feature Off White WJVEO55B</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>JVEC33S</t>
+          <t>WJVEO55B</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Charcoal JVCB33C</t>
+          <t>European Bowl M Water Feature Stone WJVEO55O</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>JVCB33C</t>
+          <t>WJVEO55O</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Lead JVCB33E</t>
+          <t>European Conic 31x45 Small Black Slate JVCB30PA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>JVCB33E</t>
+          <t>JVCB30PA</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Off White JVCB33B</t>
+          <t>European Conic 31x45 Small Charcoal JVCB30C</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>JVCB33B</t>
+          <t>JVCB30C</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>European Conic 33.5x66 Large Sandstone JVCB33S</t>
+          <t>European Conic 31x45 Small Lead JVCB30E</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>JVCB33S</t>
+          <t>JVCB30E</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Charcoal JVEV33C</t>
+          <t>European Conic 31x45 Small Off White JVCB30B</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>JVEV33C</t>
+          <t>JVCB30B</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Lead JVEV33E</t>
+          <t>European Conic 31x45 Small Sandstone JVCB30S</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>JVEV33E</t>
+          <t>JVCB30S</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Off White JVEV33B</t>
+          <t>European Conic 32.5x56 Med Black Slate JVEC33PA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>JVEV33B</t>
+          <t>JVEC33PA</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Sandstone JVEV33S</t>
+          <t>European Conic 32.5x56 Med Charcoal JVEC33C</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>JVEV33S</t>
+          <t>JVEC33C</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>European Verticale 33x70 Small Stone JVEV33O</t>
+          <t>European Conic 32.5x56 Med Lead JVEC33E</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>JVEV33O</t>
+          <t>JVEC33E</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Charcoal JVEV45C</t>
+          <t>European Conic 32.5x56 Med Off White JVEC33B</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>JVEV45C</t>
+          <t>JVEC33B</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Lead JVEV45E</t>
+          <t>European Conic 32.5x56 Med Sandstone JVEC33S</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>JVEV45E</t>
+          <t>JVEC33S</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>71</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Off White JVEV45B</t>
+          <t>European Conic 33.5x66 Large Charcoal JVCB33C</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>JVEV45B</t>
+          <t>JVCB33C</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Sandstone JVEV45S</t>
+          <t>European Conic 33.5x66 Large Lead JVCB33E</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>JVEV45S</t>
+          <t>JVCB33E</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>European Verticale 45x100 Large Stone JVEV45O</t>
+          <t>European Conic 33.5x66 Large Off White JVCB33B</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>JVEV45O</t>
+          <t>JVCB33B</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Char WJVEV3SC</t>
+          <t>European Conic 33.5x66 Large Sandstone JVCB33S</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>WJVEV33C</t>
+          <t>JVCB33S</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Lead WJVEV33E</t>
+          <t>European Verticale 33x70 Small Charcoal JVEV33C</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>WJVEV33E</t>
+          <t>JVEV33C</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Off W WJVEV33B</t>
+          <t>European Verticale 33x70 Small Lead JVEV33E</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>WJVEV33B</t>
+          <t>JVEV33E</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>-3</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Sands WJVEV33S</t>
+          <t>European Verticale 33x70 Small Off White JVEV33B</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>WJVEV33S</t>
+          <t>JVEV33B</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>European Verticale S Water Feature Stone WJVEV33O</t>
+          <t>European Verticale 33x70 Small Sandstone JVEV33S</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>WJVEV33O</t>
+          <t>JVEV33S</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>82</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Lrg Burnt Cement JFFD10CQ</t>
+          <t>European Verticale 33x70 Small Stone JVEV33O</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>JFFD10CQ</t>
+          <t>JVEV33O</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Lrg Lead JFFD10E</t>
+          <t>European Verticale 45x100 Large Charcoal JVEV45C</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>JFFD10E</t>
+          <t>JVEV45C</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Lrg Off White JFFD10B</t>
+          <t>European Verticale 45x100 Large Lead JVEV45E</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>JFFD10B</t>
+          <t>JVEV45E</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Med Burnt Cement JFFD77CQ</t>
+          <t>European Verticale 45x100 Large Off White JVEV45B</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>JFFD77CQ</t>
+          <t>JVEV45B</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Med Lead JFFD77E</t>
+          <t>European Verticale 45x100 Large Sandstone JVEV45S</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>JFFD77E</t>
+          <t>JVEV45S</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Med Off White JFFD77B</t>
+          <t>European Verticale 45x100 Large Stone JVEV45O</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>JFFD77B</t>
+          <t>JVEV45O</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Sml Burnt Cement JFFD57CQ</t>
+          <t>European Verticale S Water Feature Char WJVEV3SC</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>JFFD57CQ</t>
+          <t>WJVEV33C</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Sml Lead JFFD57E</t>
+          <t>European Verticale S Water Feature Lead WJVEV33E</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>JFFD57E</t>
+          <t>WJVEV33E</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>-3</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Flat WindBox DblWall Sml Off White JFFD57B</t>
+          <t>European Verticale S Water Feature Off W WJVEV33B</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>JFFD57B</t>
+          <t>WJVEV33B</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Flow Window Box End Lead JFLO30E</t>
+          <t>European Verticale S Water Feature Sands WJVEV33S</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>JFLO30E</t>
+          <t>WJVEV33S</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>51</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Flow Window Box Lead JFLO89E</t>
+          <t>European Verticale S Water Feature Stone WJVEV33O</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>JFLO89E</t>
+          <t>WJVEV33O</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Black Slate JVFL36PA</t>
+          <t>Flat WindBox DblWall Lrg 100x41 Burnt Cem JFFD10CQ</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>JVFL36PA</t>
+          <t>JFFD10CQ</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Burnt Cement JVFL36CQ</t>
+          <t>Flat WindBox DblWall Lrg 100x41 Corten St JFFD10AC</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>JVFL36CQ</t>
+          <t>JFFD10AC</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Charcoal JVFL36C</t>
+          <t>Flat WindBox DblWall Lrg 100x41 Lead JFFD10E</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>JVFL36C</t>
+          <t>JFFD10E</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Lead JVFL36E</t>
+          <t>Flat WindBox DblWall Lrg 100x41 Off White JFFD10B</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>JVFL36E</t>
+          <t>JFFD10B</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Flute Round 36x31 Small Off White JVFL36B</t>
+          <t>Flat WindBox DblWall Med 77x25 Burnt Cem JFFD77CQ</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>JVFL36B</t>
+          <t>JFFD77CQ</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Black Slate JVFL55PA</t>
+          <t>Flat WindBox DblWall Med 77x25 Corten Stl JFFD77AC</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>JVFL55PA</t>
+          <t>JFFD77AC</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Burnt Cement JVFL55CQ</t>
+          <t>Flat WindBox DblWall Med 77x25 Lead JFFD77E</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>JVFL55CQ</t>
+          <t>JFFD77E</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Charcoal JVFL55C</t>
+          <t>Flat WindBox DblWall Med 77x25 Off White JFFD77B</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>JVFL55C</t>
+          <t>JFFD77B</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>92</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Lead JVFL55E</t>
+          <t>Flat WindBox DblWall Sml 57x15 Burnt Cem JFFD57CQ</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>JVFL55E</t>
+          <t>JFFD57CQ</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Flute Round 55x42 Large Off White JVFL55B</t>
+          <t>Flat WindBox DblWall Sml 57x15 Lead JFFD57E</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>JVFL55B</t>
+          <t>JFFD57E</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Black Slate JVFL33PA</t>
+          <t>Flat WindBox DblWall Sml 57x15 Off White JFFD57B</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>JVFL33PA</t>
+          <t>JFFD57B</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>103</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Burnt Cement JVFL33CQ</t>
+          <t>Flow Window Box 30x30x74 Lead JFLO89E</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>JVFL33CQ</t>
+          <t>JFLO89E</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Charcoal JVFL33C</t>
+          <t>Flow Window Box End 30x30x74 Lead JFLO30E</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>JVFL33C</t>
+          <t>JFLO30E</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Lead JVFL33E SALE</t>
+          <t>Flute Round 36x31 Small Black Slate JVFL36PA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>JVFL33E</t>
+          <t>JVFL36PA</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Flute Tall 33x62 Small Off White JVFL33B</t>
+          <t>Flute Round 36x31 Small Burnt Cement JVFL36CQ</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>JVFL33B</t>
+          <t>JVFL36CQ</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Black Slate JVFL44PA</t>
+          <t>Flute Round 36x31 Small Charcoal JVFL36C</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>JVFL44PA</t>
+          <t>JVFL36C</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Burnt Cement JVFL44CQ</t>
+          <t>Flute Round 36x31 Small Lead JVFL36E</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>JVFL44CQ</t>
+          <t>JVFL36E</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Charcoal JVFL44C</t>
+          <t>Flute Round 36x31 Small Off White JVFL36B</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>JVFL44C</t>
+          <t>JVFL36B</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Lead JVFL44E</t>
+          <t>Flute Round 55x42 Large Black Slate JVFL55PA</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>JVFL44E</t>
+          <t>JVFL55PA</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Flute Tall 44x84 Large Off White JVFL44B</t>
+          <t>Flute Round 55x42 Large Burnt Cement JVFL55CQ</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>JVFL44B</t>
+          <t>JVFL55CQ</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Fringe Round Large Lead JVFG55E</t>
+          <t>Flute Round 55x42 Large Charcoal JVFL55C</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>JVFG55E</t>
+          <t>JVFL55C</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Fringe Round Large Off White JVFG55B</t>
+          <t>Flute Round 55x42 Large Lead JVFL55E</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>JVFG55B</t>
+          <t>JVFL55E</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>-29</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Fringe Round Large Sandstone JVFG55S</t>
+          <t>Flute Round 55x42 Large Off White JVFL55B</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>JVFG55S</t>
+          <t>JVFL55B</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Fringe Round Lrg Green JVFG55V</t>
+          <t>Flute Tall 33x62 Small Black Slate JVFL33PA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>JVFG55V</t>
+          <t>JVFL33PA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Fringe Round Small Lead JVFG36E</t>
+          <t>Flute Tall 33x62 Small Burnt Cement JVFL33CQ</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>JVFG36E</t>
+          <t>JVFL33CQ</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Fringe Round Small Off White JVFG36B</t>
+          <t>Flute Tall 33x62 Small Charcoal JVFL33C</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>JVFG36B</t>
+          <t>JVFL33C</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Fringe Round Small Sandstone JVFG36S</t>
+          <t>Flute Tall 33x62 Small Lead JVFL33E</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>JVFG36S</t>
+          <t>JVFL33E</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>94</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Fringe Round Sml Green JVFG36V</t>
+          <t>Flute Tall 33x62 Small Off White JVFL33B</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>JVFG36V</t>
+          <t>JVFL33B</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Fringe Tall Large Lead JVFG44E</t>
+          <t>Flute Tall 44x84 Large Black Slate JVFL44PA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>JVFG44E</t>
+          <t>JVFL44PA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Fringe Tall Large Off White JVFG44B</t>
+          <t>Flute Tall 44x84 Large Burnt Cement JVFL44CQ</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>JVFG44B</t>
+          <t>JVFL44CQ</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Fringe Tall Large Sandstone JVFG44S</t>
+          <t>Flute Tall 44x84 Large Charcoal JVFL44C</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>JVFG44S</t>
+          <t>JVFL44C</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Fringe Tall Small Lead JVFG33E</t>
+          <t>Flute Tall 44x84 Large Lead JVFL44E</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>JVFG33E</t>
+          <t>JVFL44E</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Fringe Tall Small Off White JVFG33B</t>
+          <t>Flute Tall 44x84 Large Off White JVFL44B</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>JVFG33B</t>
+          <t>JVFL44B</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Fringe Tall Small Sandstone JVFG33S</t>
+          <t>Flute Tall 56x100 Extra Large Off White JVFL56B</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>JVFG33S</t>
+          <t>JVFL56B</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Gota Wall Planter JVGT35CQ</t>
+          <t>Flute Window Box 31x79x25 Lead JFFL77E</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>JVGT35CQ</t>
+          <t>JFFL77E</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Gota Wall Planter Lead JVGT35E</t>
+          <t>Flute Window Box 31x79x25 Off White JFFL77B</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>JVGT35E</t>
+          <t>JFFL77B</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Gota Wall Planter Off White JVGT35B</t>
+          <t>Fringe Round Large 55x42 Green JVFG55V</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>JVGT35B</t>
+          <t>JVFG55V</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Med Lead JVCD33E</t>
+          <t>Fringe Round Large 55x42 Lead JVFG55E</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>JVCD33E</t>
+          <t>JVFG55E</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Med Off White JVCD33B</t>
+          <t>Fringe Round Large 55x42 Off White JVFG55B</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>JVCD33B</t>
+          <t>JVFG55B</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-9</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Tall Lead JVCD34E</t>
+          <t>Fringe Round Large 55x42 Sandstone JVFG55S</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>JVCD34E</t>
+          <t>JVFG55S</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Tall Off White JVCD34B</t>
+          <t>Fringe Round Small 36x31 Green JVFG36V</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>JVCD34B</t>
+          <t>JVFG36V</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Wide Lead JVCD44E</t>
+          <t>Fringe Round Small 36x31 Lead JVFG36E</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>JVCD44E</t>
+          <t>JVFG36E</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Hygge Cylinder Wide Off White JVCD44B</t>
+          <t>Fringe Round Small 36x31 Off White JVFG36B</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>JVCD44B</t>
+          <t>JVFG36B</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>59</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Large Lead JVIM48E</t>
+          <t>Fringe Round Small 36x31 Sandstone JVFG36S</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>JVIM48E</t>
+          <t>JVFG36S</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Large Off White JVIM48B</t>
+          <t>Fringe Tall Extra Large 56x100 Lead JVFG56E</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>JVIM48B</t>
+          <t>JVFG56E</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Med Lead JVIM36E</t>
+          <t>Fringe Tall Large 44x84 Lead JVFG44E</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>JVIM36E</t>
+          <t>JVFG44E</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Med Off White JVIM36B</t>
+          <t>Fringe Tall Large 44x84 Off White JVFG44B</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>JVIM36B</t>
+          <t>JVFG44B</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Small Lead JVIM30E</t>
+          <t>Fringe Tall Large 44x84 Sandstone JVFG44S</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>JVIM30E</t>
+          <t>JVFG44S</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Innovare Maggiore Small Off White JVIM30B</t>
+          <t>Fringe Tall Small 33x60 Lead JVFG33E</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>JVIM30B</t>
+          <t>JVFG33E</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>106</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Lrg Corten Steel JVLH55AC</t>
+          <t>Fringe Tall Small 33x60 Off White JVFG33B</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>JVLH55AC</t>
+          <t>JVFG33B</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Lrg Lead JVLH55E</t>
+          <t>Fringe Tall Small 33x60 Sandstone JVFG33S</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>JVLH55E</t>
+          <t>JVFG33S</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Lrg Off White JVLH55B</t>
+          <t>Gota Wall Planter 35x18x51 JVGT35CQ</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>JVLH55B</t>
+          <t>JVGT35CQ</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Med Corten Steel JVLH44AC</t>
+          <t>Gota Wall Planter 35x18x51 Lead JVGT35E</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>JVLH44AC</t>
+          <t>JVGT35E</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Med Lead JVLH44E</t>
+          <t>Gota Wall Planter 35x18x51 Off White JVGT35B</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>JVLH44E</t>
+          <t>JVGT35B</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Med Off White JVLH44B</t>
+          <t>Hygge Cylinder Med 33x36 Lead JVCD33E</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>JVLH44B</t>
+          <t>JVCD33E</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>3</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Sml Corten Steel JVLH33AC</t>
+          <t>Hygge Cylinder Med 33x36 Off White JVCD33B</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>JVLH33AC</t>
+          <t>JVCD33B</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Sml Lead JVLH33E</t>
+          <t>Hygge Cylinder Tall 34x51 Lead JVCD34E</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>JVLH33E</t>
+          <t>JVCD34E</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Lagoon Round Planter Sml Off White JVLH33B</t>
+          <t>Hygge Cylinder Tall 34x51 Off White JVCD34B</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>JVLH33B</t>
+          <t>JVCD34B</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>Lagoon Tall Med 45x59 Corten Steel JVLH45AC</t>
+          <t>Hygge Cylinder Wide 44x36 Lead JVCD44E</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>JVLH45AC</t>
+          <t>JVCD44E</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Lagoon Tall Med 45x59 Lead JVLH45E</t>
+          <t>Hygge Cylinder Wide 44x36 Off White JVCD44B</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>JVLH45E</t>
+          <t>JVCD44B</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Lagoon Tall Med 45x59 Off White JVLH45B</t>
+          <t>Hygge Window Box 33x66x36 Off White JFCD66B</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>JVLH45B</t>
+          <t>JFCD66B</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Lagoon Tall Small 34x44 Corten Steel JVLH34AC</t>
+          <t>Innovare Maggiore Large 47x76 Lead JVIM48E</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>JVLH34AC</t>
+          <t>JVIM48E</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Lagoon Tall Small 34x44 Lead JVLH34E</t>
+          <t>Innovare Maggiore Large 47x76 Off White JVIM48B</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>JVLH34E</t>
+          <t>JVIM48B</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Lagoon Tall Small 34x44 Off White JVLH34B</t>
+          <t>Innovare Maggiore Med 37x54 Off White JVIM36B</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>JVLH34B</t>
+          <t>JVIM36B</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Landscape Edging with Edge 20m NSGB2</t>
+          <t>Innovare Maggiore Med 37x76 Lead JVIM36E</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>NSGB2</t>
+          <t>JVIM36E</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Lattice Bowl 34x24 Small Lead JVEF34E</t>
+          <t>Innovare Maggiore Small 30x45 Lead JVIM30E</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>JVEF34E</t>
+          <t>JVIM30E</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Lattice Bowl 42x31 Meduim Lead JVEF42E</t>
+          <t>Innovare Maggiore Small 30x45 Off White JVIM30B</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>JVEF42E</t>
+          <t>JVIM30B</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Lattice Bowl 54x38 Large Lead JVEF54E</t>
+          <t>Lagoon Round Plntr Lrg 55x44 Corten Steel JVLH55AC</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>JVEF54E</t>
+          <t>JVLH55AC</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Charcoal JVEL53C</t>
+          <t>Lagoon Round Plntr Lrg 55x44 Lead JVLH55E</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>JVEL53C</t>
+          <t>JVLH55E</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Granite JVEL53A</t>
+          <t>Lagoon Round Plntr Lrg 55x44 Macchiato JVLH55MA</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>JVEL53A</t>
+          <t>JVLH55MA</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Lead JVEL53E</t>
+          <t>Lagoon Round Plntr Lrg 55x44 Off White JVLH55B</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>JVEL53E</t>
+          <t>JVLH55B</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Off White JVEL53B</t>
+          <t>Lagoon Round Plntr Lrg 55x44 Sandstone JVLH55S</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>JVEL53B</t>
+          <t>JVLH55S</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Linea Bowl 53x41 Small Sandstone JVEL53S</t>
+          <t>Lagoon Round Plntr Med 44x37 Corten Steel JVLH44AC</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>JVEL53S</t>
+          <t>JVLH44AC</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Charcoal JVEL72C</t>
+          <t>Lagoon Round Plntr Med 44x37 Lead JVLH44E</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>JVEL72C</t>
+          <t>JVLH44E</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Granite JVEL72A</t>
+          <t>Lagoon Round Plntr Med 44x37 Macchiato JVLH44MA</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>JVEL72A</t>
+          <t>JVLH44MA</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Lead JVEL72E</t>
+          <t>Lagoon Round Plntr Med 44x37 Off White JVLH44B</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>JVEL72E</t>
+          <t>JVLH44B</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Off White JVEL72B</t>
+          <t>Lagoon Round Plntr Med 44x37 Sandstone JVLH44S</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>JVEL72B</t>
+          <t>JVLH44S</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Linea Bowl 72x55 Large Sandstone JVEL72S</t>
+          <t>Lagoon Round Plntr Sml 33x28 Corten Steel JVLH33AC</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>JVEL72S</t>
+          <t>JVLH33AC</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Linea Low Bowl Lead JVBL10E</t>
+          <t>Lagoon Round Plntr Sml 33x28 Lead JVLH33E</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>JVBL10E</t>
+          <t>JVLH33E</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>40</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Charcoal JVLC50C</t>
+          <t>Lagoon Round Plntr Sml 33x28 Macchiato JVLH33MA</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>JVLC50C</t>
+          <t>JVLH33MA</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Granite JVLC50A</t>
+          <t>Lagoon Round Plntr Sml 33x28 Off White JVLH33B</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>JVLC50A</t>
+          <t>JVLH33B</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Linea Planter 50x74 Large Lead JVLC50E</t>
+          <t>Lagoon Round Plntr Sml 33x28 Sandstone JVLH33S</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>JVLC50E</t>
+          <t>JVLH33S</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>Linea Water Feature Charcoal WJVLC50C</t>
+          <t>Lagoon Tall Med 45x59 Corten Steel JVLH45AC</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>WJVLC50C</t>
+          <t>JVLH45AC</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Linea Water Feature Lead WJVLC50E</t>
+          <t>Lagoon Tall Med 45x59 Lead JVLH45E</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>WJVLC50E</t>
+          <t>JVLH45E</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>Malta Organic Fiberglass 30cm W x 60cm H</t>
+          <t>Lagoon Tall Med 45x59 Macchiato JVLH45MA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>FX15</t>
+          <t>JVLH45MA</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>-2</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Sml Burnt Cement JCMC35CQ</t>
+          <t>Lagoon Tall Med 45x59 Off White JVLH45B</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>JCMC35CQ</t>
+          <t>JVLH45B</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Sml Lead JCMC35E</t>
+          <t>Lagoon Tall Med 45x59 Sandstone JVLH45S</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>JCMC35E</t>
+          <t>JVLH45S</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Sml Sandstone JCMC35S</t>
+          <t>Lagoon Tall Small 34x44 Corten Steel JVLH34AC</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>JCMC35S</t>
+          <t>JVLH34AC</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x39 Tall Burnt Cement JCMC36</t>
+          <t>Lagoon Tall Small 34x44 Lead JVLH34E</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>JCMC36CQ</t>
+          <t>JVLH34E</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>45</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x52 Tall Lead JCMC36E</t>
+          <t>Lagoon Tall Small 34x44 Macchiato JVLH34MA</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>JCMC36E</t>
+          <t>JVLH34MA</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 35x52 Tall Sandstone JCMC36S</t>
+          <t>Lagoon Tall Small 34x44 Off White JVLH34B</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>JCMC36S</t>
+          <t>JVLH34B</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 56x42 Low Burnt Cement JCMC57CQ</t>
+          <t>Lagoon Tall Small 34x44 Sandstone JVLH34S</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>JCMC57CQ</t>
+          <t>JVLH34S</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 56x42 Low Lead JCMC57E</t>
+          <t>Landscape Edging with Edge 20m NSGB2</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>JCMC57E</t>
+          <t>NSGB2</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer 56x42 Low Sandstone JCMC57S</t>
+          <t>Lattice Bowl 34x24 Small Lead JVEF34E</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>JCMC57S</t>
+          <t>JVEF34E</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Low Off White JCMC57B</t>
+          <t>Lattice Bowl 42x31 Meduim Lead JVEF42E</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>JCMC57B</t>
+          <t>JVEF42E</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Lrg Tall Lead JCMC45E</t>
+          <t>Lattice Bowl 54x38 Large Lead JVEF54E</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>JCMC45E</t>
+          <t>JVEF54E</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Lrg Tall Sandstone JCMC45S</t>
+          <t>Linea Bowl 53x41 Small Charcoal JVEL53C</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>JCMC45S</t>
+          <t>JVEL53C</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Off White Tall JCMC36B</t>
+          <t>Linea Bowl 53x41 Small Granite JVEL53A</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>JCMC36B</t>
+          <t>JVEL53A</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Match Cyl + Saucer Small Off White JCMC35BB</t>
+          <t>Linea Bowl 53x41 Small Lead JVEL53E</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>JCMC35B</t>
+          <t>JVEL53E</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Match Cyl+Saucer Lrg Tall Burnt Cement JCMC45CQ</t>
+          <t>Linea Bowl 53x41 Small Off White JVEL53B</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>JCMC45CQ</t>
+          <t>JVEL53B</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Match Cyl+Saucer Lrg Tall Off white JCMC45B</t>
+          <t>Linea Bowl 53x41 Small Sandstone JVEL53S</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>JCMC45B</t>
+          <t>JVEL53S</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Charcoal JVOM30C</t>
+          <t>Linea Bowl 72x55 Large Charcoal JVEL72C</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>JVOM30C</t>
+          <t>JVEL72C</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Lead JVOM30E</t>
+          <t>Linea Bowl 72x55 Large Granite JVEL72A</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>JVOM30E</t>
+          <t>JVEL72A</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Off White JVOM30B</t>
+          <t>Linea Bowl 72x55 Large Lead JVEL72E</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>JVOM30B</t>
+          <t>JVEL72E</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 30x44 Sml Sandstone JVOM30S</t>
+          <t>Linea Bowl 72x55 Large Off White JVEL72B</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>JVOM30S</t>
+          <t>JVEL72B</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Charcoal JVOM38C</t>
+          <t>Linea Bowl 72x55 Large Sandstone JVEL72S</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>JVOM38C</t>
+          <t>JVEL72S</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Lead JVOM38E</t>
+          <t>Linea Low Bowl 105x38 Lead JVBL10E</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>JVOM38E</t>
+          <t>JVBL10E</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Off White JVOM38B</t>
+          <t>Linea Planter 50x74 Large Charcoal JVLC50C</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>JVOM38B</t>
+          <t>JVLC50C</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 37x55 Med Sandstone JVOM38S</t>
+          <t>Linea Planter 50x74 Large Granite JVLC50A</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>JVOM38S</t>
+          <t>JVLC50A</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 44x63 Lrg Lead JVOM44E</t>
+          <t>Linea Planter 50x74 Large Lead JVLC50E</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>JVOM44E</t>
+          <t>JVLC50E</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 44x63 Lrg Off White JVOM44B</t>
+          <t>Linea Water Feature Charcoal WJVLC50C</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>JVOM44B</t>
+          <t>WJVLC50C</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 44x63Lrg Sandstone JVOM44S</t>
+          <t>Linea Water Feature Lead WJVLC50E</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>JVOM44S</t>
+          <t>WJVLC50E</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Charcoal JVOM53C</t>
+          <t>Malta Organic Fiberglass 57cm W x 70cm H</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>JVOM53C</t>
+          <t>RV1</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Lead JVOM53E</t>
+          <t>Match Cyl + S 45x72 Lrg Tall Burnt Cement JCMC45CQ</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>JVOM53E</t>
+          <t>JCMC45CQ</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Off White JVOM53B</t>
+          <t>Match Cyl + S 45x72 Lrg Tall Corten Steel JCMC45AC</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>JVOM53B</t>
+          <t>JCMC45AC</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 53x77 XLrg Sandstone JVOM53S</t>
+          <t>Match Cyl + S 45x72 Lrg Tall Sandstone JCMC45S</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>JVOM53S</t>
+          <t>JCMC45S</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Charcoal JVOM62C</t>
+          <t>Match Cyl + S 45x72 Lrg Talll Lead JCMC45E</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>JVOM62C</t>
+          <t>JCMC45E</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Lead JVOM62E</t>
+          <t>Match Cyl + S 45x72 Lrg Talll Off white JCMC45B</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>JVOM62E</t>
+          <t>JCMC45B</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Off White JVOM62B</t>
+          <t>Match Cyl + Saucer 35x39 Sml Burnt Cement JCMC35CQ</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>JVOM62B</t>
+          <t>JCMC35CQ</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>Modern Conic Planter 63x88 Jumbo Sandstone JVOM62S</t>
+          <t>Match Cyl + Saucer 35x39 Sml Lead JCMC35E</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>JVOM62S</t>
+          <t>JCMC35E</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Lrg Lead JVQM48E</t>
+          <t>Match Cyl + Saucer 35x39 Sml Off White JCMC35BB</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>JVQM48E</t>
+          <t>JCMC35B</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Lrg Off White JVQM48B</t>
+          <t>Match Cyl + Saucer 35x39 Sml Sandstone JCMC35S</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>JVQM48B</t>
+          <t>JCMC35S</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Med Lead JVQM36E</t>
+          <t>Match Cyl + Saucer 35x39 Tall Burnt Cement JCMC36</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>JVQM36E</t>
+          <t>JCMC36CQ</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Med Off White JVQM36B</t>
+          <t>Match Cyl + Saucer 35x39 Tall CortenSteel JCMC36AC</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>JVQM36B</t>
+          <t>JCMC36AC</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Small Lead JVQM30E</t>
+          <t>Match Cyl + Saucer 35x39 Tall Off White JCMC36B</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>JVQM30E</t>
+          <t>JCMC36B</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Modern Square Plntr Small Off White JVQM30B</t>
+          <t>Match Cyl + Saucer 35x52 Tall Lead JCMC36E</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>JVQM30B</t>
+          <t>JCMC36E</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Modern Square Tall Large Lead JVQM46E</t>
+          <t>Match Cyl + Saucer 35x52 Tall Sandstone JCMC36S</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>JVQM46E</t>
+          <t>JCMC36S</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Modern Square Tall Large Off White JVQM46B</t>
+          <t>Match Cyl + Saucer 56x42 Low Burnt Cement JCMC57CQ</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>JVQM46B</t>
+          <t>JCMC57CQ</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Modern Square Tall Small Lead JVQM37E</t>
+          <t>Match Cyl + Saucer 56x42 Low Lead JCMC57E</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>JVQM37E</t>
+          <t>JCMC57E</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Modern Square Tall Small Off White JVQM37B</t>
+          <t>Match Cyl + Saucer 56x42 Low Off White JCMC57B</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>JVQM37B</t>
+          <t>JCMC57B</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>Mykonos Organic Fiberglass 105cm W x 110cm H</t>
+          <t>Match Cyl + Saucer 56x42 Low Sandstone JCMC57S</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>NBP1</t>
+          <t>JCMC57S</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Oma Planter Large Corten Steel JVMA51AC</t>
+          <t>Modern Conic Planter 30x44 Sml Charcoal JVOM30C</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>JVMA51AC</t>
+          <t>JVOM30C</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Oma Planter Low Corten Steel JVMA50AC</t>
+          <t>Modern Conic Planter 30x44 Sml Lead JVOM30E</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>JVMA50AC</t>
+          <t>JVOM30E</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>-2</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Oma Planter Medium Corten Steel JVMA36AC</t>
+          <t>Modern Conic Planter 30x44 Sml Off White JVOM30B</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>JVMA36AC</t>
+          <t>JVOM30B</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Cairo</t>
+          <t>Modern Conic Planter 30x44 Sml Sandstone JVOM30S</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>PWM15CAI</t>
+          <t>JVOM30S</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Hanoi</t>
+          <t>Modern Conic Planter 37x55 Med Charcoal JVOM38C</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>PWM15HAN</t>
+          <t>JVOM38C</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Lima</t>
+          <t>Modern Conic Planter 37x55 Med Lead JVOM38E</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>PWM15LIM</t>
+          <t>JVOM38E</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Mumbai</t>
+          <t>Modern Conic Planter 37x55 Med Off White JVOM38B</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>PWM15MUM</t>
+          <t>JVOM38B</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Savannah</t>
+          <t>Modern Conic Planter 37x55 Med Sandstone JVOM38S</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>PWM15SAV</t>
+          <t>JVOM38S</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Siena</t>
+          <t>Modern Conic Planter 44x63 Lrg Lead JVOM44E</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>PWM15SIE</t>
+          <t>JVOM44E</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 150 x 240 Tripoli</t>
+          <t>Modern Conic Planter 44x63 Lrg Off White JVOM44B</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>PWM15TRI</t>
+          <t>JVOM44B</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 180 x 270 Bali</t>
+          <t>Modern Conic Planter 44x63Lrg Sandstone JVOM44S</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>PWM18BAL</t>
+          <t>JVOM44S</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 180 x 270 Casablanca</t>
+          <t>Modern Conic Planter 53x77 XLrg Charcoal JVOM53C</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>PWM18CAS</t>
+          <t>JVOM53C</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>Plastic Woven Mat 180 x 270 Marrakesh</t>
+          <t>Modern Conic Planter 53x77 XLrg Lead JVOM53E</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>PWM18MAR</t>
+          <t>JVOM53E</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Prisma Conic Med Water Feature Lead WJVOP41E</t>
+          <t>Modern Conic Planter 53x77 XLrg Off White JVOM53B</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>WJVOP41E</t>
+          <t>JVOM53B</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Prisma Conic Med Water Feature Off White WJVOP41B</t>
+          <t>Modern Conic Planter 53x77 XLrg Sandstone JVOM53S</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>WJVOP41B</t>
+          <t>JVOM53S</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 30x43.5 Sml Lead JVOP30E</t>
+          <t>Modern Conic Planter 63x88 Jumbo Charcoal JVOM62C</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>JVOP30E</t>
+          <t>JVOM62C</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 30x43.5 Sml Off White JVOP30B</t>
+          <t>Modern Conic Planter 63x88 Jumbo Lead JVOM62E</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>JVOP30B</t>
+          <t>JVOM62E</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 41x59 Med Lead JVOP41E</t>
+          <t>Modern Conic Planter 63x88 Jumbo Off White JVOM62B</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>JVOP41E</t>
+          <t>JVOM62B</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 41x59 Med Off White JVOP41B</t>
+          <t>Modern Conic Planter 63x88 Jumbo Sandstone JVOM62S</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>JVOP41B</t>
+          <t>JVOM62S</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 53x76 Lrg Lead JVOP53E</t>
+          <t>Modern Square Plntr Lrg 47x76 Lead JVQM48E</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>JVOP53E</t>
+          <t>JVQM48E</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Prisma Conic Plntr 53x76 Lrg Off White JVOP53B</t>
+          <t>Modern Square Plntr Lrg 47x76 Off White JVQM48B</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>JVOP53B</t>
+          <t>JVQM48B</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Rhodes Organic Fiberglass 65cm W x 110cm H</t>
+          <t>Modern Square Plntr Med 37x54 Lead JVQM36E</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>NBP3</t>
+          <t>JVQM36E</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Round Basic Rim Lrg Italian Terracotta JVDB90TI</t>
+          <t>Modern Square Plntr Med 37x54 Off White JVQM36B</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>JVDB90TI</t>
+          <t>JVQM36B</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Round Basic Rim Lrg Lead JVDB90E</t>
+          <t>Modern Square Plntr Sml 30x44 Lead JVQM30E</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>JVDB90E</t>
+          <t>JVQM30E</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Round Basic Rim Lrg Sstone JVDB90S</t>
+          <t>Modern Square Plntr Sml 30x44 Off White JVQM30B</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>JVDB90S</t>
+          <t>JVQM30B</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>44</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Round Basic Rim Med Italian Terracotta JVDB68TI</t>
+          <t>Modern Square Tall Lrg 46x100 Lead JVQM46E</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>JVDB68TI</t>
+          <t>JVQM46E</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Round Basic Rim Med Lead</t>
+          <t>Modern Square Tall Lrg 46x100 Off White JVQM46B</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>JVDB68E</t>
+          <t>JVQM46B</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Round Basic Rim Med Sandstone JVDB68S</t>
+          <t>Modern Square Tall Sml 36x75 Lead JVQM37E</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>JVDB68S</t>
+          <t>JVQM37E</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>23</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Round Basic Rim Sandstone JVDB55S</t>
+          <t>Modern Square Tall Sml 36x75 Off White JVQM37B</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>JVDB55S</t>
+          <t>JVQM37B</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Round Basic Rim Sml Sandstone JVDB51S</t>
+          <t>Mykonos Organic Fiberglass 105cm W x 110cm H</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>JVDB51S</t>
+          <t>NBP1</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
+          <t>Oma Planter Large 50x48 Corten Steel JVMA51AC</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>JPRD25PA</t>
+          <t>JVMA51AC</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Burnt Cement JPRD25CQ</t>
+          <t>Oma Planter Low 50x24 Corten Steel JVMA50AC</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>JPRD25CQ</t>
+          <t>JVMA50AC</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Charcoal JPRD25C</t>
+          <t>Oma Planter Medium 36x37 Corten Steel JVMA36AC</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>JPRD25C</t>
+          <t>JVMA36AC</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Lead JPRD25E</t>
+          <t>Plastic Woven Mat 150 x 240 Cairo</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>JPRD25E</t>
+          <t>PWM15CAI</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Off White JPRD25B</t>
+          <t>Plastic Woven Mat 150 x 240 Hanoi</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>JPRD25B</t>
+          <t>PWM15HAN</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Sandstone JPRD25S</t>
+          <t>Plastic Woven Mat 150 x 240 Lima</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>JPRD25S</t>
+          <t>PWM15LIM</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>7</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Round Saucer 28cm Stone JPRD25O</t>
+          <t>Plastic Woven Mat 150 x 240 Mumbai</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>JPRD25O</t>
+          <t>PWM15MUM</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Black Slate JPRD30PA</t>
+          <t>Plastic Woven Mat 150 x 240 Savannah</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>JPRD30PA</t>
+          <t>PWM15SAV</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>-3</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Burnt Cement JPRD30CQ</t>
+          <t>Plastic Woven Mat 150 x 240 Siena</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>JPRD30CQ</t>
+          <t>PWM15SIE</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Charcoal JPRD30C</t>
+          <t>Plastic Woven Mat 150 x 240 Tripoli</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>JPRD30C</t>
+          <t>PWM15TRI</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Corten Steel JPRD30AC</t>
+          <t>Plastic Woven Mat 180 x 270 Bali</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>JPRD30AC</t>
+          <t>PWM18BAL</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Hitam JPRD30H</t>
+          <t>Plastic Woven Mat 180 x 270 Casablanca</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>JPRD30H</t>
+          <t>PWM18CAS</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>89</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Lead JPRD30E</t>
+          <t>Plastic Woven Mat 180 x 270 Marrakesh</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>JPRD30E</t>
+          <t>PWM18MAR</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Macchiato JPRD30MA</t>
+          <t>Prisma Conic Med Water Feature Lead WJVOP41E</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>JPRD30MA</t>
+          <t>WJVOP41E</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Off White JPRD30B</t>
+          <t>Prisma Conic Med Water Feature Off White WJVOP41B</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>JPRD30B</t>
+          <t>WJVOP41B</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Sandstone JPRD30S</t>
+          <t>Prisma Conic Plntr 30x43.5 Sml Lead JVOP30E</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>JPRD30S</t>
+          <t>JVOP30E</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>Round Saucer 34cm Stone JPRD30O</t>
+          <t>Prisma Conic Plntr 30x43.5 Sml Off White JVOP30B</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>JPRD30O</t>
+          <t>JVOP30B</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Black Slate JPRD35PA</t>
+          <t>Prisma Conic Plntr 41x59 Med Lead JVOP41E</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>JPRD35PA</t>
+          <t>JVOP41E</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Burnt Cement JPRD35CQ</t>
+          <t>Prisma Conic Plntr 41x59 Med Off White JVOP41B</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>JPRD35CQ</t>
+          <t>JVOP41B</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Charcoal  JPRD35C</t>
+          <t>Prisma Conic Plntr 53x76 Lrg Lead JVOP53E</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>JPRD35C</t>
+          <t>JVOP53E</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Corten Steel JPRD35AC</t>
+          <t>Prisma Conic Plntr 53x76 Lrg Off White JVOP53B</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>JPRD35AC</t>
+          <t>JVOP53B</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Granite JPRD35A</t>
+          <t>Rhodes Organic Fiberglass 65cm W x 110cm H</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>JPRD35A</t>
+          <t>NBP3</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>1</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Hitam JPRD35H</t>
+          <t>Round Basic Rim Lrg 88x76 Italian Terrac JVDB90TI</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>JPRD35H</t>
+          <t>JVDB90TI</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Lead JPRD35E</t>
+          <t>Round Basic Rim Lrg 88x76 Lead JVDB90E</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>JPRD35E</t>
+          <t>JVDB90E</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Macchiato JPRD35MA</t>
+          <t>Round Basic Rim Lrg 88x76 Sstone JVDB90S</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>JPRD35MA</t>
+          <t>JVDB90S</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Off White JPRD35B</t>
+          <t>Round Basic Rim Med 68x51 Italian Terrac JVDB68TI</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>JPRD35B</t>
+          <t>JVDB68TI</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Sandstone JPRD35S</t>
+          <t>Round Basic Rim Med 68x51 Lead JVDB68E</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>JPRD35S</t>
+          <t>JVDB68E</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Round Saucer 39cm Stone JPRD35O</t>
+          <t>Round Basic Rim Med 68x51 Sandstone JVDB68S</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>JPRD35O</t>
+          <t>JVDB68S</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Black Slate JPRD41PA</t>
+          <t>Round Basic Rim Sandstone JVDB55S</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>JPRD41PA</t>
+          <t>JVDB55S</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Burnt Cement JPRD41CQ</t>
+          <t>Round Basic Rim Sml 50x39 Sandstone JVDB51S</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>JPRD41CQ</t>
+          <t>JVDB51S</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Charcoal JPRD41C</t>
+          <t>Round Saucer 28cm Black Slate JPRD25PA</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>JPRD41C</t>
+          <t>JPRD25PA</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm CortenSteel JPRD41AC</t>
+          <t>Round Saucer 28cm Burnt Cement JPRD25CQ</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>JPRD41AC</t>
+          <t>JPRD25CQ</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Hitam JPRD41H</t>
+          <t>Round Saucer 28cm Charcoal JPRD25C</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>JPRD41H</t>
+          <t>JPRD25C</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Lead JPRD41E</t>
+          <t>Round Saucer 28cm Corten Steel JPRD25AC</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>JPRD41E</t>
+          <t>JPRD25AC</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Macchiato JPRD41MA</t>
+          <t>Round Saucer 28cm Lead JPRD25E</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>JPRD41MA</t>
+          <t>JPRD25E</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Off White JPRD41B</t>
+          <t>Round Saucer 28cm Off White JPRD25B</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>JPRD41B</t>
+          <t>JPRD25B</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Sandstone JPRD41S</t>
+          <t>Round Saucer 28cm Sandstone JPRD25S</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>JPRD41S</t>
+          <t>JPRD25S</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>51</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Round Saucer 45cm Stone JPRD41O</t>
+          <t>Round Saucer 28cm Stone JPRD25O</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>JPRD41O</t>
+          <t>JPRD25O</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>22</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Black Slate JPRD46PA</t>
+          <t>Round Saucer 34cm Black Slate JPRD30PA</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>JPRD46PA</t>
+          <t>JPRD30PA</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Burnt Cement JPRD46CQ</t>
+          <t>Round Saucer 34cm Burnt Cement JPRD30CQ</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>JPRD46CQ</t>
+          <t>JPRD30CQ</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Charcoal JPRD46C</t>
+          <t>Round Saucer 34cm Charcoal JPRD30C</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>JPRD46C</t>
+          <t>JPRD30C</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Corten Steel JPRD46AC</t>
+          <t>Round Saucer 34cm Corten Steel JPRD30AC</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>JPRD46AC</t>
+          <t>JPRD30AC</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Lead JPRD46E</t>
+          <t>Round Saucer 34cm Hitam JPRD30H</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>JPRD46E</t>
+          <t>JPRD30H</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Off White JPRD46B</t>
+          <t>Round Saucer 34cm Italian Terracotta JPRD30TI</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>JPRD46B</t>
+          <t>JPRD30TI</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Sandstone JPRD46S</t>
+          <t>Round Saucer 34cm Lead JPRD30E</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>JPRD46S</t>
+          <t>JPRD30E</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Round Saucer 50cm Stone JPRD46O</t>
+          <t>Round Saucer 34cm Macchiato JPRD30MA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>JPRD46O</t>
+          <t>JPRD30MA</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Black Slate JPRD57PA</t>
+          <t>Round Saucer 34cm Off White JPRD30B</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>JPRD57PA</t>
+          <t>JPRD30B</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Burnt Cement JPRD57CQ</t>
+          <t>Round Saucer 34cm Sandstone JPRD30S</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>JPRD57CQ</t>
+          <t>JPRD30S</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Charcoal JPRD57C</t>
+          <t>Round Saucer 34cm Stone JPRD30O</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>JPRD57C</t>
+          <t>JPRD30O</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Corten Steel JPRD57AC</t>
+          <t>Round Saucer 39cm Black Slate JPRD35PA</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>JPRD57AC</t>
+          <t>JPRD35PA</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Lead JPRD57E</t>
+          <t>Round Saucer 39cm Burnt Cement JPRD35CQ</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>JPRD57E</t>
+          <t>JPRD35CQ</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Off White JPRD57B</t>
+          <t>Round Saucer 39cm Charcoal  JPRD35C</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>JPRD57B</t>
+          <t>JPRD35C</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Sandstone JPRD57S</t>
+          <t>Round Saucer 39cm Corten Steel JPRD35AC</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>JPRD57S</t>
+          <t>JPRD35AC</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t>Round Saucer 56cm Stone JPRD57O</t>
+          <t>Round Saucer 39cm Granite JPRD35A</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>JPRD57O</t>
+          <t>JPRD35A</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Black Slate JVRD45PA</t>
+          <t>Round Saucer 39cm Hitam JPRD35H</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>JVRD45PA</t>
+          <t>JPRD35H</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>10</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Burnt Cement JVRD45CQ</t>
+          <t>Round Saucer 39cm Italian Terracotta JPRD35TI</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>JVRD45CQ</t>
+          <t>JPRD35TI</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Lead JVRD45E</t>
+          <t>Round Saucer 39cm Lead JPRD35E</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>JVRD45E</t>
+          <t>JPRD35E</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>78</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Rustic Bowl + Stand Off White JVRD45B</t>
+          <t>Round Saucer 39cm Macchiato JPRD35MA</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>JVRD45B</t>
+          <t>JPRD35MA</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Rustic Bowl Planter Lead JVRB55E</t>
+          <t>Round Saucer 39cm Off White JPRD35B</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>JVRB55E</t>
+          <t>JPRD35B</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t>Rustic Bowl Planter Off White JVRB55B</t>
+          <t>Round Saucer 39cm Sandstone JPRD35S</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>JVRB55B</t>
+          <t>JPRD35S</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>57</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x25 Sml Corten Steel JVRH33AC</t>
+          <t>Round Saucer 39cm Stone JPRD35O</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>JVRH33AC</t>
+          <t>JPRD35O</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Moss Green Sml JVRH33V</t>
+          <t>Round Saucer 45cm Black Slate JPRD41PA</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>JVRH33V</t>
+          <t>JPRD41PA</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Black Slate JVRH33PA</t>
+          <t>Round Saucer 45cm Burnt Cement JPRD41CQ</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>JVRH33PA</t>
+          <t>JPRD41CQ</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Burnt Cement JVRH33CQ</t>
+          <t>Round Saucer 45cm Charcoal JPRD41C</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>JVRH33CQ</t>
+          <t>JPRD41C</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Charcoal JVRH33C</t>
+          <t>Round Saucer 45cm CortenSteel JPRD41AC</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>JVRH33C</t>
+          <t>JPRD41AC</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Hitam JVRH33H</t>
+          <t>Round Saucer 45cm Hitam JPRD41H</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>JVRH33H</t>
+          <t>JPRD41H</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Lead JVRH33E</t>
+          <t>Round Saucer 45cm Italian Terracotta JPRD41TI</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>JVRH33E</t>
+          <t>JPRD41TI</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Macchiato JVRH33MA</t>
+          <t>Round Saucer 45cm Lead JPRD41E</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>JVRH33MA</t>
+          <t>JPRD41E</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>58</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Off White JVRH33B</t>
+          <t>Round Saucer 45cm Macchiato JPRD41MA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>JVRH33B</t>
+          <t>JPRD41MA</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Sand JVRH33D</t>
+          <t>Round Saucer 45cm Off White JPRD41B</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>JVRH33D</t>
+          <t>JPRD41B</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>60</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Sandstone JVRH33S</t>
+          <t>Round Saucer 45cm Sandstone JPRD41S</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>JVRH33S</t>
+          <t>JPRD41S</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>47</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 33x35 Sml Stone JVRH33O</t>
+          <t>Round Saucer 45cm Stone JPRD41O</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>JVRH33O</t>
+          <t>JPRD41O</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Black Slate JVRH44PA</t>
+          <t>Round Saucer 50cm Black Slate JPRD46PA</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>JVRH44PA</t>
+          <t>JPRD46PA</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Burnt Cement JVRH44CQ</t>
+          <t>Round Saucer 50cm Burnt Cement JPRD46CQ</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>JVRH44CQ</t>
+          <t>JPRD46CQ</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Charcoal JVRH44C</t>
+          <t>Round Saucer 50cm Charcoal JPRD46C</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>JVRH44C</t>
+          <t>JPRD46C</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med CortenSteel JVRH44AC</t>
+          <t>Round Saucer 50cm Corten Steel JPRD46AC</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>JVRH44AC</t>
+          <t>JPRD46AC</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Hitam JVRH44H</t>
+          <t>Round Saucer 50cm Lead JPRD46E</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>JVRH44H</t>
+          <t>JPRD46E</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Lead JVRH44E</t>
+          <t>Round Saucer 50cm Off White JPRD46B</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>JVRH44E</t>
+          <t>JPRD46B</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>64</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Macchiato JVRH44MA</t>
+          <t>Round Saucer 50cm Sandstone JPRD46S</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>JVRH44MA</t>
+          <t>JPRD46S</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Moss Green JVRH44V</t>
+          <t>Round Saucer 50cm Stone JPRD46O</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>JVRH44V</t>
+          <t>JPRD46O</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Off White JVRH44B</t>
+          <t>Round Saucer 56cm Black Slate JPRD57PA</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>JVRH44B</t>
+          <t>JPRD57PA</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Sand JVRH44D</t>
+          <t>Round Saucer 56cm Burnt Cement JPRD57CQ</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>JVRH44D</t>
+          <t>JPRD57CQ</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Sandstone JVRH44S</t>
+          <t>Round Saucer 56cm Charcoal JPRD57C</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>JVRH44S</t>
+          <t>JPRD57C</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 44x47 Med Stone JVRH44O</t>
+          <t>Round Saucer 56cm Corten Steel JPRD57AC</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>JVRH44O</t>
+          <t>JPRD57AC</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Black Slate JVRH55PA</t>
+          <t>Round Saucer 56cm Italian Terracotta JPRD57TI</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>JVRH55PA</t>
+          <t>JPRD57TI</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Burnt Cement JVRH55CQ</t>
+          <t>Round Saucer 56cm Lead JPRD57E</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>JVRH55CQ</t>
+          <t>JPRD57E</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>56</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Charcoal JVRH55C</t>
+          <t>Round Saucer 56cm Macchiato JPRD57MA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>JVRH55C</t>
+          <t>JPRD57MA</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Corten Steel JVRH55AC</t>
+          <t>Round Saucer 56cm Off White JPRD57B</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>JVRH55AC</t>
+          <t>JPRD57B</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Hitam JVRH55H</t>
+          <t>Round Saucer 56cm Sandstone JPRD57S</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>JVRH55H</t>
+          <t>JPRD57S</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>77</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Lead JVRH55E</t>
+          <t>Round Saucer 56cm Stone JPRD57O</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>JVRH55E</t>
+          <t>JPRD57O</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Macchiato JVRH55MA</t>
+          <t>Rustic Bowl + Stand 45x31 Black Slate JVRD45PA</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>JVRH55MA</t>
+          <t>JVRD45PA</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>34</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Moss Green JVRH55V</t>
+          <t>Rustic Bowl + Stand 45x31 Burnt Cement JVRD45CQ</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>JVRH55V</t>
+          <t>JVRD45CQ</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Off White JVRH55B</t>
+          <t>Rustic Bowl + Stand 45x31 Lead JVRD45E</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>JVRH55B</t>
+          <t>JVRD45E</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Sand JVRH55D</t>
+          <t>Rustic Bowl + Stand 45x31 Off White JVRD45B</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>JVRH55D</t>
+          <t>JVRD45B</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Sandstone JVRH55S</t>
+          <t>Rustic Bowl Planter 55x20 Lead JVRB55E</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>JVRH55S</t>
+          <t>JVRB55E</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Rustic Cask Plntr 55x59 Lrg Stone JVRH55O</t>
+          <t>Rustic Bowl Planter 55x20 Off White JVRB55B</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>JVRH55O</t>
+          <t>JVRB55B</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t>Rustic Elipse Planter Lrg Burnt Cement JVIR78CQ</t>
+          <t>Rustic Cask Plntr 33x25 Sml Corten Steel JVRH33AC</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>JVIR78CQ</t>
+          <t>JVRH33AC</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Rustic Elipse Planter Med Burnt Cement JVIR57CQ</t>
+          <t>Rustic Cask Plntr 33x35 Moss Green Sml JVRH33V</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>JVIR57CQ</t>
+          <t>JVRH33V</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>6</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Rustic Elipse Planter Sml Burnt Cement JVIR40CQ</t>
+          <t>Rustic Cask Plntr 33x35 Sml Black Slate JVRH33PA</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>JVIR40CQ</t>
+          <t>JVRH33PA</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>84</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Large Charcoal JVIR78C</t>
+          <t>Rustic Cask Plntr 33x35 Sml Burnt Cement JVRH33CQ</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>JVIR78C</t>
+          <t>JVRH33CQ</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>9</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Large Stone JVIR78O</t>
+          <t>Rustic Cask Plntr 33x35 Sml Charcoal JVRH33C</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>JVIR78O</t>
+          <t>JVRH33C</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Med Charcoal JVIR57C</t>
+          <t>Rustic Cask Plntr 33x35 Sml Hitam JVRH33H</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>JVIR57C</t>
+          <t>JVRH33H</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Medium Stone JVIR57O</t>
+          <t>Rustic Cask Plntr 33x35 Sml Lead JVRH33E</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>JVIR57O</t>
+          <t>JVRH33E</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>107</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Black Slate JVIR78PA</t>
+          <t>Rustic Cask Plntr 33x35 Sml Macchiato JVRH33MA</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>JVIR78PA</t>
+          <t>JVRH33MA</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Lead JVIR78E</t>
+          <t>Rustic Cask Plntr 33x35 Sml Off White JVRH33B</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>JVIR78E</t>
+          <t>JVRH33B</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>101</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Off White JVIR78B</t>
+          <t>Rustic Cask Plntr 33x35 Sml Sand JVRH33D</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>JVIR78B</t>
+          <t>JVRH33D</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr LRG Sandstone JVIR78S</t>
+          <t>Rustic Cask Plntr 33x35 Sml Sandstone JVRH33S</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>JVIR78S</t>
+          <t>JVRH33S</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>55</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Med Black Slate JVIR57PA</t>
+          <t>Rustic Cask Plntr 33x35 Sml Stone JVRH33O</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>JVIR57PA</t>
+          <t>JVRH33O</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Med Lead JVIR57E</t>
+          <t>Rustic Cask Plntr 44x47 Med Black Slate JVRH44PA</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>JVIR57E</t>
+          <t>JVRH44PA</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Med Off White JVIR57B</t>
+          <t>Rustic Cask Plntr 44x47 Med Burnt Cement JVRH44CQ</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>JVIR57B</t>
+          <t>JVRH44CQ</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Small  Black Slate JVIR40PA</t>
+          <t>Rustic Cask Plntr 44x47 Med Charcoal JVRH44C</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>JVIR40PA</t>
+          <t>JVRH44C</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>8</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Sml Lead JVIR40E</t>
+          <t>Rustic Cask Plntr 44x47 Med CortenSteel JVRH44AC</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>JVIR40E</t>
+          <t>JVRH44AC</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>54</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Plntr Sml Off White JVIR40B</t>
+          <t>Rustic Cask Plntr 44x47 Med Hitam JVRH44H</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>JVIR40B</t>
+          <t>JVRH44H</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>24</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Small Stone JVIR40O</t>
+          <t>Rustic Cask Plntr 44x47 Med Lead JVRH44E</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>JVIR40O</t>
+          <t>JVRH44E</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Rustic Ellipse Sml Charcoal JVIR40C</t>
+          <t>Rustic Cask Plntr 44x47 Med Macchiato JVRH44MA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>JVIR40C</t>
+          <t>JVRH44MA</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Rustic Low Lead JVRL45E</t>
+          <t>Rustic Cask Plntr 44x47 Med Moss Green JVRH44V</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>JVRL45E</t>
+          <t>JVRH44V</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>2</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t>Rustic Low Off White JVRL45B</t>
+          <t>Rustic Cask Plntr 44x47 Med Off White JVRH44B</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>JVRL45B</t>
+          <t>JVRH44B</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>50</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Rustic Low Water Feature Lead WJVRL45E</t>
+          <t>Rustic Cask Plntr 44x47 Med Sand JVRH44D</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>WJVRL45E</t>
+          <t>JVRH44D</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Rustic Low Water Feature Off White WJVRL45B</t>
+          <t>Rustic Cask Plntr 44x47 Med Sandstone JVRH44S</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>WJVRL45B</t>
+          <t>JVRH44S</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t>Rustic Pendant Lead</t>
+          <t>Rustic Cask Plntr 44x47 Med Stone JVRH44O</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>JVSR28E</t>
+          <t>JVRH44O</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t>Rustic Pendant Off White</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Black Slate JVRH55PA</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>JVSR28B</t>
+          <t>JVRH55PA</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Black Slate JVRD33PA</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Burnt Cement JVRH55CQ</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>JVRD33PA</t>
+          <t>JVRH55CQ</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Burnt Cement JVRD33CQ</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Charcoal JVRH55C</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>JVRD33CQ</t>
+          <t>JVRH55C</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Charcoal JVRD33C</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Corten Steel JVRH55AC</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>JVRD33C</t>
+          <t>JVRH55AC</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>36</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Lead JVRD33E</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Hitam JVRH55H</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>JVRD33E</t>
+          <t>JVRH55H</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>20</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Off White JVRD33B</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Lead JVRH55E</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>JVRD33B</t>
+          <t>JVRH55E</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>52</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Sandstone JVRD33S</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Macchiato JVRH55MA</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>JVRD33S</t>
+          <t>JVRH55MA</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>37</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Rustic Round + Stand 33x55 Stone JVRD33O</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Moss Green JVRH55V</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>JVRD33O</t>
+          <t>JVRH55V</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>4</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Rustic Round Large Waterfeat Black Slate WJVRR57PA</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Off White JVRH55B</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>WJVRR57PA</t>
+          <t>JVRH55B</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>100</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t>Rustic Round Large Waterfeat Charcoal WJVRR57C</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Sand JVRH55D</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>WJVRR57C</t>
+          <t>JVRH55D</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t>Rustic Round Large Waterfeature Lead WJVRR57E</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Sandstone JVRH55S</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>WJVRR57E</t>
+          <t>JVRH55S</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t>Rustic Round Large Waterfeature Off White WJVRR57B</t>
+          <t>Rustic Cask Plntr 55x59 Lrg Stone JVRH55O</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>WJVRR57B</t>
+          <t>JVRH55O</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t>Rustic Round Large Waterfeature Sandstone WJVRR57S</t>
+          <t>Rustic Elipse Plntr Sml 40x40 Burnt Cmnt JVIR40CQ</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>WJVRR57S</t>
+          <t>JVIR40CQ</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t>Rustic Round Large Waterfeature Stone WJVRR57O</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 BlackSlate JVIR78PA</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>WJVRR57O</t>
+          <t>JVIR78PA</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Rustic Round Planter Large Black Slate JVRR57PA</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Burnt Cmnt JVIR78CQ</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>JVRR57PA</t>
+          <t>JVIR78CQ</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Rustic Round Planter Lrg Stone JVRR57O</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Charcoal JVIR78C</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>JVRR57O</t>
+          <t>JVIR78C</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t>Rustic Round Planter Med Stone JVRR45O</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Corten Stl JVIR78AC</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>JVRR45O</t>
+          <t>JVIR78AC</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Rustic Round Planter Medium Black Slate JVRR45PA</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Lead JVIR78E</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>JVRR45PA</t>
+          <t>JVIR78E</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Rustic Round Planter Small Black Slate JVRR33PA</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Off White JVIR78B</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>JVRR33PA</t>
+          <t>JVIR78B</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Rustic Round Planter Sml Stone JVRR33O</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Sandstone JVIR78S</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>JVRR33O</t>
+          <t>JVIR78S</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 33x23 Sml Charcoal JVRR33C</t>
+          <t>Rustic Ellipse Plntr Lrg 77x76 Stone JVIR78O</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>JVRR33C</t>
+          <t>JVIR78O</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 33x23 Sml Lead JVRR33E</t>
+          <t>Rustic Ellipse Plntr Med 56x55 BlackSlate JVIR57PA</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>JVRR33E</t>
+          <t>JVIR57PA</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 33x23 Sml Off White JVRR33B</t>
+          <t>Rustic Ellipse Plntr Med 56x55 Burnt Cmnt JVIR57CQ</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>JVRR33B</t>
+          <t>JVIR57CQ</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 33x23 Sml Sandstone JVRR33S</t>
+          <t>Rustic Ellipse Plntr Med 56x55 Charcoal JVIR57C</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>JVRR33S</t>
+          <t>JVIR57C</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 45x35 Med Charcoal JVRR45C</t>
+          <t>Rustic Ellipse Plntr Med 56x55 Corten Stl JVIR57AC</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>JVRR45C</t>
+          <t>JVIR57AC</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 45x35 Med Lead JVRR45E</t>
+          <t>Rustic Ellipse Plntr Med 56x55 Lead JVIR57E</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>JVRR45E</t>
+          <t>JVIR57E</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 45x35 Med Off White JVRR45B</t>
+          <t>Rustic Ellipse Plntr Med 56x55 Off White JVIR57B</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>JVRR45B</t>
+          <t>JVIR57B</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 45x35 Med Sandstone JVRR45S</t>
+          <t>Rustic Ellipse Plntr Med 56x55 Stone JVIR57O</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>JVRR45S</t>
+          <t>JVIR57O</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>13</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 57x42 Lrg Charcoal JVRR57C</t>
+          <t>Rustic Ellipse Plntr Sml 40x40 BlackSlate JVIR40PA</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>JVRR57C</t>
+          <t>JVIR40PA</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 57x42 Lrg Lead JVRR57E</t>
+          <t>Rustic Ellipse Plntr Sml 40x40 Charcoal JVIR40C</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>JVRR57E</t>
+          <t>JVIR40C</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 57x42 Lrg Off White JVRR57B</t>
+          <t>Rustic Ellipse Plntr Sml 40x40 Corten Stl JVIR40AC</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>JVRR57B</t>
+          <t>JVIR40AC</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Rustic Round Plntr 57x42 Lrg Sandstone JVRR57S</t>
+          <t>Rustic Ellipse Plntr Sml 40x40 Lead JVIR40E</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>JVRR57S</t>
+          <t>JVIR40E</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Rustic Round Small Water Feature B Slate WJVRR33PA</t>
+          <t>Rustic Ellipse Plntr Sml 40x40 Off White JVIR40B</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>WJVRR33PA</t>
+          <t>JVIR40B</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Rustic Round Small Water Feature Charcoal WJVRR33C</t>
+          <t>Rustic Ellipse Plntr Sml 40x40 Stone JVIR40O</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>WJVRR33C</t>
+          <t>JVIR40O</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Rustic Round Small Water Feature Lead WJVRR33E</t>
+          <t>Rustic Ellipse Sml Water Feature Blk Slt WJVIR40PA</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>WJVRR33E</t>
+          <t>WJVIR40PA</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Rustic Round Small Water Feature Sands WJVRR33S</t>
+          <t>Rustic Ellipse Sml Water Feature BrntCem WJVIR40CQ</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>WJVRR33S</t>
+          <t>WJVIR40CQ</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Rustic Round Small Water Feature Stone WJVRR33O</t>
+          <t>Rustic Ellipse Sml Water Feature Charcoal WJVIR40C</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>WJVRR33O</t>
+          <t>WJVIR40C</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Rustic Round Small Waterfeature Off White WJVRR33B</t>
+          <t>Rustic Ellipse Sml Water Feature Lead WJVIR40E</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>WJVRR33B</t>
+          <t>WJVIR40E</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Sparta Organic Fiberglass 57cm W x 70cm H</t>
+          <t>Rustic Ellipse Sml Water Feature OffWhite WJVIR40B</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>RV1</t>
+          <t>WJVIR40B</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t>Square Saucer Lrg Lead JPQD38E</t>
+          <t>Rustic Ellipse Sml Water Feature Stone WJVIR40O</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>JPQD38E</t>
+          <t>WJVIR40O</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>0</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t>Square Saucer Lrg Off White JPQD38B</t>
+          <t>Rustic Low 45x28 Lead JVRL45E</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>JPQD38B</t>
+          <t>JVRL45E</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t>Square Saucer Med Lead JPQD30E</t>
+          <t>Rustic Low 45x28 Off White JVRL45B</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>JPQD30E</t>
+          <t>JVRL45B</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t>Square Saucer Med Off White JPQD30B</t>
+          <t>Rustic Low Water Feature Lead WJVRL45E</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>JPQD30B</t>
+          <t>WJVRL45E</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t>Square Saucer Sml Lead JPQD25E</t>
+          <t>Rustic Low Water Feature Off White WJVRL45B</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>JPQD25E</t>
+          <t>WJVRL45B</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Square Saucer Sml Off White JPQD25B</t>
+          <t>Rustic Pendant 28x15 Lead</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>JPQD25B</t>
+          <t>JVSR28E</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>17</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Styler Drop in Ring 500mm</t>
+          <t>Rustic Pendant 28x15 Off White</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>SDR500</t>
+          <t>JVSR28B</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t>Syracuse Organic Fiberglass 75cm W x 70cm H</t>
+          <t>Rustic Round + Stand 33x55 Black Slate JVRD33PA</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>FX23</t>
+          <t>JVRD33PA</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Top Pot Low Lead JVTP55E</t>
+          <t>Rustic Round + Stand 33x55 Burnt Cement JVRD33CQ</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>JVTP55E</t>
+          <t>JVRD33CQ</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Top Pot Medium Lead JVTP46E</t>
+          <t>Rustic Round + Stand 33x55 Charcoal JVRD33C</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>JVTP46E</t>
+          <t>JVRD33C</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>12</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Top Pot Tall Lead JVTP47E</t>
+          <t>Rustic Round + Stand 33x55 Lead JVRD33E</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>JVTP47E</t>
+          <t>JVRD33E</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Traditiona Cask Plntr 55x59 Lrg Lead JVHL55E</t>
+          <t>Rustic Round + Stand 33x55 Off White JVRD33B</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>JVHL55E</t>
+          <t>JVRD33B</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>26</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Traditional Cask Plntr 33x35 Sml Lead JVHL33E</t>
+          <t>Rustic Round + Stand 33x55 Sandstone JVRD33S</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>JVHL33E</t>
+          <t>JVRD33S</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Traditional Cask Plntr 33x35 Sml Macchiat JVHL33MA</t>
+          <t>Rustic Round + Stand 33x55 Stone JVRD33O</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>JVHL33MA</t>
+          <t>JVRD33O</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Traditional Cask Plntr 44x47 Med Lead JVHL44E</t>
+          <t>Rustic Round Large Waterfeat Black Slate WJVRR57PA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>JVHL44E</t>
+          <t>WJVRR57PA</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Traditional Cask Plntr 44x47 Med Macchiat JVHL44MA</t>
+          <t>Rustic Round Large Waterfeat Charcoal WJVRR57C</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>JVHL44MA</t>
+          <t>WJVRR57C</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Traditional Cask Plntr 55x59 Lrg Macchiat JVHL55MA</t>
+          <t>Rustic Round Large Waterfeature Lead WJVRR57E</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>JVHL55MA</t>
+          <t>WJVRR57E</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>33</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Traditional Conic Slim Large Burnt Cement JVSL45CQ</t>
+          <t>Rustic Round Large Waterfeature Off White WJVRR57B</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>JVSL45CQ</t>
+          <t>WJVRR57B</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>39</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Traditional Conic Slim Large Lead JVSL45E</t>
+          <t>Rustic Round Large Waterfeature Sandstone WJVRR57S</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>JVSL45E</t>
+          <t>WJVRR57S</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Traditional Conic Slim Large Off White JVSL45B</t>
+          <t>Rustic Round Large Waterfeature Stone WJVRR57O</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>JVSL45B</t>
+          <t>WJVRR57O</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>18</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Traditional Conic Slim Small Burnt Cement JVSL33CQ</t>
+          <t>Rustic Round Plntr 33x23 Sml Black Slate JVRR33PA</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>JVSL33CQ</t>
+          <t>JVRR33PA</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Traditional Conic Slim Small Lead JVSL33E</t>
+          <t>Rustic Round Plntr 33x23 Sml Charcoal JVRR33C</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>JVSL33E</t>
+          <t>JVRR33C</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Traditional Conic Slim Small Off White JVSL33B</t>
+          <t>Rustic Round Plntr 33x23 Sml Corten Steel JVRR33AC</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>JVSL33B</t>
+          <t>JVRR33AC</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>16</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Trough Fiberglass 100cm L x 38cm W x 65cm H</t>
+          <t>Rustic Round Plntr 33x23 Sml Lead JVRR33E</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>NR1</t>
+          <t>JVRR33E</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>83</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Verticale Square Plante rSmall Lead</t>
+          <t>Rustic Round Plntr 33x23 Sml Off White JVRR33B</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>JVRV33E</t>
+          <t>JVRR33B</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>53</t>
+          <t>41</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Verticale Square Plntr Large Lead</t>
+          <t>Rustic Round Plntr 33x23 Sml Sandstone JVRR33S</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>JVRV45E</t>
+          <t>JVRR33S</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>49</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Verticale Square Plntr Large Off White</t>
+          <t>Rustic Round Plntr 33x23 Sml Stone JVRR33O</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>JVRV45B</t>
+          <t>JVRR33O</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>28</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Verticale Square Plntr Small Off White</t>
+          <t>Rustic Round Plntr 45x35 Med Black Slate JVRR45PA</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
+          <t>JVRR45PA</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 45x35 Med Charcoal JVRR45C</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>JVRR45C</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 45x35 Med Corten Steel JVRR45AC</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>JVRR45AC</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 45x35 Med Lead JVRR45E</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>JVRR45E</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 45x35 Med Off White JVRR45B</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>JVRR45B</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 45x35 Med Sandstone JVRR45S</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>JVRR45S</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 45x35 Med Stone JVRR45O</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>JVRR45O</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Black Slate JVRR57PA</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>JVRR57PA</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Charcoal JVRR57C</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>JVRR57C</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Corten Steel JVRR57AC</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>JVRR57AC</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Lead JVRR57E</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>JVRR57E</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Off White JVRR57B</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>JVRR57B</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Sandstone JVRR57S</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>JVRR57S</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr">
+        <is>
+          <t>Rustic Round Plntr 57x42 Lrg Stone JVRR57O</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>JVRR57O</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr">
+        <is>
+          <t>Rustic Round Small Water Feature B Slate WJVRR33PA</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>WJVRR33PA</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr">
+        <is>
+          <t>Rustic Round Small Water Feature Charcoal WJVRR33C</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>WJVRR33C</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr">
+        <is>
+          <t>Rustic Round Small Water Feature Lead WJVRR33E</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>WJVRR33E</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>Rustic Round Small Water Feature Sands WJVRR33S</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>WJVRR33S</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>Rustic Round Small Water Feature Stone WJVRR33O</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>WJVRR33O</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>Rustic Round Small Waterfeature Off White WJVRR33B</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>WJVRR33B</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>Sparta Organic Fiberglass 30cm W x 60cm H</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>FX15</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>Square Modern WindBox Lrg 95x38 Sandstone JFQM95S</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>JFQM95S</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>Square Modern WindBox Med 78x25 Sandstone JFQM78S</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>JFQM78S</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>Square Saucer Lrg 38cm Lead JPQD38E</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>JPQD38E</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>Square Saucer Lrg 38cm Off White JPQD38B</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>JPQD38B</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>Square Saucer Med 30cm Lead JPQD30E</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>JPQD30E</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>Square Saucer Med 30cm Off White JPQD30B</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>JPQD30B</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>Square Saucer Sml 27cm Lead JPQD25E</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>JPQD25E</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>Square Saucer Sml 27cm Off White JPQD25B</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>JPQD25B</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>Styler Drop in Ring 500mm</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>SDR500</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>Syracuse Organic Fiberglass 75cm W x 70cm H</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>FX23</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>-6</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>Top Pot Low 55x25 Lead JVTP55E</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>JVTP55E</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>52</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>Top Pot Medium 44x50 Lead JVTP46E</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>JVTP46E</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>Top Pot Tall 44x70 Lead JVTP47E</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>JVTP47E</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>Traditional Cask 33x35 Sml Italian Terra JVHL33TI</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>JVHL33TI</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>Traditional Cask 33x35 Sml Lead JVHL33E</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>JVHL33E</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>Traditional Cask 33x35 Sml Macchiato JVHL33MA</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>JVHL33MA</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>Traditional Cask 44x47 Med Italian Terra JVHL44TI</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>JVHL44TI</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>Traditional Cask 44x47 Med Lead JVHL44E</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>JVHL44E</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>Traditional Cask 44x47 Med Macchiato JVHL44MA</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>JVHL44MA</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>Traditional Cask 55x59 Lrg Italian Terra JVHL55TI</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>JVHL55TI</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>Traditional Cask 55x59 Lrg Lead JVHL55E</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>JVHL55E</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>Traditional Cask 55x59 Lrg Macchiato JVHL55MA</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>JVHL55MA</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t>Traditional Conic Slim Lrg 45x84 Brnt Cem JVSL45CQ</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>JVSL45CQ</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t>Traditional Conic Slim Lrg 45x84 Lead JVSL45E</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>JVSL45E</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
+          <t>Traditional Conic Slim Lrg 45x84 Off White JVSL45B</t>
+        </is>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>JVSL45B</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>Traditional Conic Slim Sml 33x62 Brnt Cem JVSL33CQ</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>JVSL33CQ</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t>Traditional Conic Slim Sml 33x62 Lead JVSL33E</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>JVSL33E</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>Traditional Conic Slim Sml 33x62 Off White JVSL33B</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>JVSL33B</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t>Trough Fiberglass 100cm L x 38cm W x 65cm H</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>NR1</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>Verticale Square Plntr Lrg 45x85 Lead JVRV45E</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>JVRV45E</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>Verticale Square Plntr Lrg 45x85 Off White JVRV45B</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>JVRV45B</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>Verticale Square Plntr Sml 33x62 Lead JVRV33E</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>JVRV33E</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>Verticale Square Plntr Sml 33x62 Off White JVRV33B</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
           <t>JVRV33B</t>
         </is>
       </c>
-      <c r="C505" t="inlineStr">
-[...1 lines deleted...]
-          <t>59</t>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>58</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>